--- v0 (2025-12-02)
+++ v1 (2026-04-14)
@@ -1,8668 +1,8284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/glossary/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...76 lines deleted...]
-    <w:p w:rsidR="00C96966" w:rsidRDefault="003229BC" w:rsidP="00C96966">
+    <w:p w14:paraId="2C251E01" w14:textId="4819F26A" w:rsidR="00FE3150" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="008E1BEC">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...22 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008112A2">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:alias w:val="Document Header"/>
+          <w:tag w:val=""/>
+          <w:id w:val="-1833356382"/>
+          <w:placeholder>
+            <w:docPart w:val="588DACA0C5894290946AEEE7BA39F08C"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Food Recall Action Plan</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="552AD194" w14:textId="77777777" w:rsidR="00D6450D" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Food Recall Action Plan</w:t>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:alias w:val="Company"/>
+          <w:tag w:val=""/>
+          <w:id w:val="148408704"/>
+          <w:placeholder>
+            <w:docPart w:val="3378F603E78641078C31622A10259C82"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00AC5E16" w:rsidRPr="00EA6CE8">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:highlight w:val="lightGray"/>
+            </w:rPr>
+            <w:t>Business name</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00216C26" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>recall</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>remove</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unsafe</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>product</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>market.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD10354" w14:textId="60ACE108" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="52555A"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="25B9AAFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recalls will be coordinated by </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:alias w:val="First_name"/>
+          <w:tag w:val="First_name"/>
+          <w:id w:val="-193699050"/>
+          <w:placeholder>
+            <w:docPart w:val="4EF9DBFDF1F44C709C7BB2E16157844D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="25B9AAFE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="25B9AAFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="808080"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:alias w:val="Last name"/>
+          <w:tag w:val="Last_name"/>
+          <w:id w:val="-1631311197"/>
+          <w:placeholder>
+            <w:docPart w:val="527DFE5C038745C396E1099923C232C4"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="25B9AAFE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="25B9AAFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="52555A"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:alias w:val="Job description"/>
+          <w:tag w:val="Job_description"/>
+          <w:id w:val="-231463831"/>
+          <w:placeholder>
+            <w:docPart w:val="12A8C7433D3D41DABEF02278E8F7B469"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="25B9AAFE">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:highlight w:val="lightGray"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Job description</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005C2F54" w:rsidRPr="25B9AAFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="52555A"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="ListTable3-Accent2"/>
+        <w:tblW w:w="15163" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="732"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4569"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="985"/>
+        <w:gridCol w:w="4914"/>
+        <w:gridCol w:w="4412"/>
+        <w:gridCol w:w="4294"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00234C28">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="61191666" w14:textId="77777777" w:rsidTr="4D0C4A83">
         <w:trPr>
-          <w:trHeight w:val="294"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="15163" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00EB2D00" w:rsidP="00763488">
+          <w:p w14:paraId="1CE039E0" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00D37C57" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...68 lines deleted...]
-              <w:t xml:space="preserve"> use this recall plan to remove unsafe product from the market.</w:t>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Step 1 – Decide whether a recall is required because there is a risk to public health and safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00677FA7">
-[...208 lines deleted...]
-      <w:tr w:rsidR="008C7C8C" w:rsidRPr="00F53B54" w:rsidTr="00391A08">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="0554EF2F" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="004F71"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="1A7D2099" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="19"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A0DD99D" wp14:editId="10622F0F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-441325</wp:posOffset>
+                        <wp:posOffset>-69215</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>584200</wp:posOffset>
+                        <wp:posOffset>112395</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1254760" cy="179070"/>
-                      <wp:effectExtent l="7620" t="3175" r="32385" b="27940"/>
+                      <wp:extent cx="352425" cy="1438275"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="8" name="Notched Right Arrow 39"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="459359444" name="Arrow: Down 1"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...3 lines deleted...]
-                              <a:xfrm rot="5400000">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1254760" cy="179070"/>
+                                <a:ext cx="352425" cy="1438275"/>
                               </a:xfrm>
-                              <a:prstGeom prst="notchedRightArrow">
-[...3 lines deleted...]
-                                </a:avLst>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="378C46"/>
+                                <a:srgbClr val="D1EEEA"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
-                              <a:effectLst>
-[...17 lines deleted...]
-                              </a:extLst>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                      </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype id="_x0000_t94" coordsize="21600,21600" o:spt="94" adj="16200,5400" path="m@0,l@0@1,0@1@5,10800,0@2@0@2@0,21600,21600,10800xe">
+                    <v:shapetype w14:anchorId="75E0C973" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas>
                         <v:f eqn="val #0"/>
                         <v:f eqn="val #1"/>
                         <v:f eqn="sum height 0 #1"/>
                         <v:f eqn="sum 10800 0 #1"/>
                         <v:f eqn="sum width 0 #0"/>
                         <v:f eqn="prod @4 @3 10800"/>
                         <v:f eqn="sum width 0 @5"/>
                       </v:formulas>
-                      <v:path o:connecttype="custom" o:connectlocs="@0,0;@5,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="@5,@1,@6,@2"/>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                       <v:handles>
-                        <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
+                        <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                       </v:handles>
                     </v:shapetype>
-                    <v:shape id="Notched Right Arrow 39" o:spid="_x0000_s1026" type="#_x0000_t94" style="position:absolute;margin-left:-34.75pt;margin-top:46pt;width:98.8pt;height:14.1pt;rotation:90;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM7KdK9wIAABwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v1DAQvSPxHyzft/lodtNETRG0LEIq&#10;BVEQZ2/sbAyOHWxvswXx3xmP07ILF4TIIcr4Y/Lem3lz/mw/KHInrJNGNzQ7SSkRujVc6m1DP35Y&#10;L84ocZ5pzpTRoqH3wtFnF0+fnE9jLXLTG8WFJZBEu3oaG9p7P9ZJ4tpeDMydmFFo2OyMHZiH0G4T&#10;btkE2QeV5Gm6SiZj+WhNK5yD1au4SS8wf9eJ1r/tOic8UQ0FbB7fFt+b8E4uzlm9tWzsZTvDYP+A&#10;YmBSw08fU10xz8jOyj9SDbK1xpnOn7RmSEzXyVYgB2CTpb+xue3ZKJALiOPGR5nc/0vb3ty9s0Ty&#10;hkKhNBugRDfGg/qcvJfb3pPn1pqJnFZBqWl0NVy4Hd/ZwNWN16b94og2lz3TW4FHe8E44MvC+eTo&#10;QggcXCWb6Y3h8CO28wZF23d2INZAcZZFGh5cBXHIHit1/1gpsfekhcUsXxblCgrawl5WVmmJpUxY&#10;HXIFcKN1/pUwAwkfDdWRFHJCnPgLdnftPJaNz+QZ/5xR0g0KuuCOKbJEOLFLDs7kx2dWaYl8WT1n&#10;BCAPAFApoyRfS6UwsNvNpbIE0jf0tDy7LFbzZXd4TOlwWJtwLWjJ6rgisKtn3Gbnhb3t+US4DDRP&#10;l1UO+LmEFs/LqCVhagvebL2lQeRP0vfYWEHUP/DglbjO1NizGWVWVdgBgMJF+Ijo8fcYHSGDSs0Y&#10;Q83QCt+rLC/SF3m1WK/OykWxLpaLqkzPFmlWvahWaVEVV+sfAVNW1L3kXOhrqcWDLbPi79p+HhDR&#10;UGhMMoEaobUi30OVZzaR5kw+qn1UjEGCzkTJAXwSVcWWCM3+UnP89kyq+J0c44/a7KHPQL0HWdAa&#10;wQ3RVRvD78EZ6AHoahioUMze2G+UTDCcGuq+7pgVlKjXGtxVZUURphkGxbLMIbCHO5vDHaZbSDV3&#10;QAwufZyBu9EGlwe/xm57Dp7spA8SBL9GXHMAIwg5zOMyzLjDGE/9GuoXPwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPHVYxjaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SNyoQ5oA&#10;TeNUFRKX3Ggqzm68TVLitRW7bfr3LCc4jmb05pWb2Y7iglMYHCl4XiQgkFpnBuoU7JuPpzcQIWoy&#10;enSECm4YYFPd35W6MO5Kn3jZxU4whEKhFfQx+kLK0PZodVg4j8Td0U1WR45TJ82krwy3o0yT5EVa&#10;PRA/9Nrje4/t9+5sFayS3NfB1jXeGv/lj9tT3rhGqceHebsGEXGOf2P41Wd1qNjp4M5kghg55ykv&#10;FbwuQXCdLTMQBwVpkq1AVqX871/9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIzsp0r3&#10;AgAAHAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPHV&#10;YxjaAAAABwEAAA8AAAAAAAAAAAAAAAAAUQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AABYBgAAAAA=&#10;" adj="20040" fillcolor="#378c46" stroked="f" strokeweight="2pt">
-[...1 lines deleted...]
-                    </v:shape>
+                    <v:shape id="Arrow: Down 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:-5.45pt;margin-top:8.85pt;width:27.75pt;height:113.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBIREcgwIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1osnZBnSLoYxhQ&#10;tMHaoWdFlmMDsqhRSpzs14+SHadrix2GXWRRJD+Sn0leXO5azbYKXQOm4NlJypkyEsrGrAv+4+n2&#10;0zlnzgtTCg1GFXyvHL+cf/xw0dmZyqEGXSpkBGLcrLMFr723syRxslatcCdglSFlBdgKTyKukxJF&#10;R+itTvI0/Zx0gKVFkMo5er3ulXwe8atKSf9QVU55pgtOufl4YjxX4UzmF2K2RmHrRg5piH/IohWN&#10;oaAj1LXwgm2weQPVNhLBQeVPJLQJVFUjVayBqsnSV9U81sKqWAuR4+xIk/t/sPJ++2iXSDR01s0c&#10;XUMVuwrb8KX82C6StR/JUjvPJD2eTvNJPuVMkiqbnJ7nZ9PAZnL0tuj8VwUtC5eCl9CZBSJ0kSix&#10;vXO+tz/YhYgOdFPeNlpHAderK41sK+jvXWc3NzeLIcQfZtoEYwPBrUcML8mxoHjze62CnTbfVcWa&#10;kkrIYyax19QYR0ipjM96VS1K1YfPpmka24UKHD1iuREwIFcUf8QeAEIfv8Xusxzsg6uKrTo6p39L&#10;rHcePWJkMH50bhsD+B6ApqqGyL39gaSemsDSCsr9EhlCPyjOytuGft6dcH4pkCaDZoim3T/QUWno&#10;Cg7DjbMa8Nd778GeGpa0nHU0aQV3PzcCFWf6m6FW/pJNJmE0ozCZnuUk4EvN6qXGbNoroHbIaK9Y&#10;Ga/B3uvDtUJon2kpLEJUUgkjKXbBpceDcOX7DUBrRarFIprROFrh78yjlQE8sBr68mn3LNAOHeyp&#10;9+/hMJVi9qqHe9vgaWCx8VA1scGPvA580yjHxhnWTtgVL+VodVyO898AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDmBa+t3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4axcIFoos&#10;jWlLjN6s9r6wI0tkdwm7tPjvHU96nLwv731T7hYzsAtOvndWQLyOgKFtneptJ+DjvV7lwHyQVsnB&#10;WRTwjR521e1NKQvlrvYNL6fQMSqxvpACdAhjwblvNRrp125ES9mnm4wMdE4dV5O8UrkZeBJFG25k&#10;b2lByxH3Gtuv02wEHJt9fsz14TWrD+f6+eFlwDmLhbi/W54egQVcwh8Mv/qkDhU5NW62yrNBwCqO&#10;toRSkGXACEjTDbBGQJKmCfCq5P8/qH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQSER&#10;HIMCAABkBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;5gWvrd4AAAAJAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" adj="18954" fillcolor="#d1eeea" stroked="f" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4D584361" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="265"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="259" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="4E1DCA1D" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>What:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4503" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00EB2D00" w:rsidP="003C3FD2">
+          <w:p w14:paraId="67DF8742" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="-835851822"/>
+                <w:id w:val="777259"/>
                 <w:placeholder>
-                  <w:docPart w:val="7C5CCCB9FEED4DEF95BD77104250FB83"/>
+                  <w:docPart w:val="0F7DAFF18CAC4A7DA7F71E2C28244342"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F53B54" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F53B54" w:rsidRPr="00F53B54">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="-1688661773"/>
+                <w:id w:val="-950006386"/>
                 <w:placeholder>
-                  <w:docPart w:val="16D0BE542D0148C6BF68FE9E2F3A0332"/>
+                  <w:docPart w:val="A74B1A656DAA4794A3D6E6B8A9FDC45D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F53B54" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00F53B54" w:rsidRPr="00F53B54">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> decide whether the product is a risk to public health and safety.</w:t>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>decide</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>whether</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>product</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>risk</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>public</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>health</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>safety.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00B74ECC">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="74BCBDFE" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="26688962" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="136B4DFE" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="259" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4829" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="169BD780" w14:textId="16CA93B6" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00D37C57" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...8 lines deleted...]
-              <w:t>How:</w:t>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Identify the defect in the product.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A71540" w14:textId="5518ABE0" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00D37C57" w:rsidP="00AB426D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Identify the lot codes of the defective product.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2041" w:type="pct"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="001879EF">
+          <w:p w14:paraId="6BE72A97" w14:textId="7E878293" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00D37C57" w:rsidP="00AB426D">
             <w:pPr>
-              <w:numPr>
-[...10 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...7 lines deleted...]
-              <w:t>Identify the defect in the product</w:t>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Find</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>out</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>whether</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>product</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>poses</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>risk</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>public health</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> safety.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="001879EF">
+          <w:p w14:paraId="1E59C3E4" w14:textId="0A9FF08F" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00D37C57" w:rsidP="00AB426D">
             <w:pPr>
-              <w:numPr>
-[...10 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...7 lines deleted...]
-              <w:t>Identify the lot codes of the defective product</w:t>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00640514">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Decide whether a recall is required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="632807C4" w14:textId="77777777" w:rsidTr="00746ACA">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="868"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="07D1B402" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12F37896" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2462" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="001879EF">
+          <w:p w14:paraId="2165CD63" w14:textId="1B91BE63" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:numPr>
-[...10 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rStyle w:val="BodyTextChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...78 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>product</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...51 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              </w:rPr>
+              <w:t>does</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...24 lines deleted...]
-              <w:br/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="37"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>pose</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>risk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>public</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>health</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>safety</w:t>
+            </w:r>
+            <w:r w:rsidR="000F3212" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>safety</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>risk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>yet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>confirmed</w:t>
+            </w:r>
+            <w:r w:rsidR="000F3212" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="35"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>recall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="35"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="37"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">required. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="-838153917"/>
+                <w:id w:val="-1299370789"/>
                 <w:placeholder>
-                  <w:docPart w:val="2290CCF808A142FDA760DD7837B874AE"/>
+                  <w:docPart w:val="DE2FDF3E8BA5419094ED37F00E1DFA0E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00763488" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="000F3212" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="000F3212" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="-2068019861"/>
+                <w:id w:val="345296173"/>
                 <w:placeholder>
-                  <w:docPart w:val="E32CC8D57812402886D82BE755E7072F"/>
+                  <w:docPart w:val="3079CAA8094A469DB5407E9C9D5F6C6B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00763488" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="000F3212" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> decide whether to withdraw the product as a precaution. </w:t>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rStyle w:val="BodyTextChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will decide whether to withdraw the product as a precaution.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="59851FF6" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>product</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">does </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pose</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>risk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>public</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>health</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>safety</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>recall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00391A08">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="6244FFB2" w14:textId="77777777" w:rsidTr="4D0C4A83">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="223"/>
+          <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="15163" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E808E"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="11BEDD85" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00D37C57" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w:t>Step 2 – Decide what type of recall is required</w:t>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Step</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Decide</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>recall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00B74ECC">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="2667512A" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00763488" w:rsidP="00C96966">
+          <w:p w14:paraId="0C123B57" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="19"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21B40FD1" wp14:editId="13CF95B4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-490220</wp:posOffset>
+                        <wp:posOffset>-69215</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>618490</wp:posOffset>
+                        <wp:posOffset>81280</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1336675" cy="191770"/>
-                      <wp:effectExtent l="3175" t="3810" r="33655" b="31115"/>
+                      <wp:extent cx="352425" cy="1647825"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="7" name="Notched Right Arrow 40"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="370197428" name="Arrow: Down 1"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...3 lines deleted...]
-                              <a:xfrm rot="5400000">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1336675" cy="191770"/>
+                                <a:ext cx="352425" cy="1647825"/>
                               </a:xfrm>
-                              <a:prstGeom prst="notchedRightArrow">
-[...3 lines deleted...]
-                                </a:avLst>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="67996C"/>
+                                <a:srgbClr val="D1EEEA"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
-                              <a:effectLst>
-[...20 lines deleted...]
-                              </a:extLst>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                      </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Notched Right Arrow 40" o:spid="_x0000_s1026" type="#_x0000_t94" style="position:absolute;margin-left:-38.6pt;margin-top:48.7pt;width:105.25pt;height:15.1pt;rotation:90;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE/MThGAMAAFYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVU2P2zYQvRfIfyB49+rDsmUJqw2S3boo&#10;sNkE2RQ90yJlMaVIlaRX3gT57xkOZcfbXIqiPhAacjh8782Hr18fB0WehHXS6IZmVyklQreGS71v&#10;6B+ftosNJc4zzZkyWjT0WTj6+ubVL9fTWIvc9EZxYQkE0a6exob23o91kri2FwNzV2YUGg47Ywfm&#10;wbT7hFs2QfRBJXmarpPJWD5a0wrnYPcuHtIbjN91ovXvu84JT1RDAZvH1eK6C2tyc83qvWVjL9sZ&#10;BvsPKAYmNTx6DnXHPCMHK38KNcjWGmc6f9WaITFdJ1uBHIBNlv6DzWPPRoFcQBw3nmVy/1/Y9uHp&#10;gyWSN7SkRLMBUvRgPKjPyUe57z15Y62ZSIFKTaOr4cLj+MEGrm68N+1fjmhz2zO9F+jaC8YBXxaU&#10;TV5cCIaDq2Q3vTMcHmIHb1C0Y2cHYg0kZ1Wk4Ye7IA45Yqaez5kSR09a2MyWy/W6XFHSwllWZWWJ&#10;ABNWh1gB3Gid/02YgYSPhupICjkhTnyCPd07j2njM3nGP2eUdIOCKnhiiqwQTqySC5/80qdYb/Il&#10;8mX1HBGAnACgUkZJvpVKoWH3u1tlCYRv6LqsqvXtfNlduikdnLUJ14KWrI47Aqt6xm0OXtjHnk+E&#10;y0BzuapywM8llHheRi0JU3vozdZbGkT+U/oeCyuI+hMevBL3mRp7FlEus6qqTiAjfER0fh6tF8gg&#10;UzPGkDNsha9Vlhfp27xabNebclFsi9WiKtPNIs2qt9U6LaribvstYMqKupecC30vtTi1ZVb8u7Kf&#10;B0RsKGxMMoEaobQi30uVcdCIczp2+xx91GGAGo3ksSQDecjAYYBxMmfuVBmQmXMU1OFFGgcJGSJK&#10;Dg3dxHxgpNAmv2qO355JFb+Tl8yjqkeoUHjjJCg2VeijMONcvTP8GXoKuwcGHIxiKIPe2C+UTDDW&#10;Gur+PjArKFG/a+jLKiugl4lHo1iVORj28mR3ecJ0C6Hm2onGrY/T8zDaMB9Cp8c6fQPd3EkfSvUH&#10;rtmA4YUc5kEbpuOljV4//g5uvgMAAP//AwBQSwMEFAAGAAgAAAAhAEpOgHvdAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1mlaGhTiVAjBDQ4tIDg68eJE2Osodtvw9yyn&#10;chqNZjXzttpO3okjjrEPpGC5yEAgtcH0ZBW8vT7Nb0HEpMloFwgV/GCEbX15UenShBPt8LhPVnAJ&#10;xVIr6FIaSilj26HXcREGJM6+wuh1YjtaaUZ94nLvZJ5lG+l1T7zQ6QEfOmy/9wev4JlhHj+aTzd7&#10;ubHvza6brXOLSl1fTfd3IBJO6XwMf/iMDjUzNeFAJgrHfsWvJAVFDoLj9Yq1UZAviwJkXcn//PUv&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIT8xOEYAwAAVgYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEpOgHvdAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAcgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB8BgAAAAA=&#10;" adj="20149" fillcolor="#67996c" stroked="f" strokecolor="#f5c8a6 [1310]" strokeweight="2pt">
-[...1 lines deleted...]
-                    </v:shape>
+                    <v:shape w14:anchorId="4F9C1D90" id="Arrow: Down 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:-5.45pt;margin-top:6.4pt;width:27.75pt;height:129.75pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkyz/DggIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSdsFdYqgj2FA&#10;0QZrh54VWUoMyKJGKXGyXz9KdpyuLXYYdpFFkfz48EdeXO4aw7YKfQ225MVJzpmyEqrarkr+4+n2&#10;0zlnPghbCQNWlXyvPL+cffxw0bqpGsEaTKWQEYj109aVfB2Cm2aZl2vVCH8CTllSasBGBBJxlVUo&#10;WkJvTDbK89OsBawcglTe0+t1p+SzhK+1kuFBa68CMyWn3EI6MZ3LeGazCzFdoXDrWvZpiH/IohG1&#10;paAD1LUIgm2wfgPV1BLBgw4nEpoMtK6lSjVQNUX+qprHtXAq1ULN8W5ok/9/sPJ+++gWSG1onZ96&#10;usYqdhqb+KX82C41az80S+0Ck/T4eTIajyacSVIVp+OzcxIIJjt6O/Thq4KGxUvJK2jtHBHa1Cix&#10;vfOhsz/YxYgeTF3d1sYkAVfLK4NsK+jvXRc3NzfzPsQfZsZGYwvRrUOML9mxoHQLe6OinbHflWZ1&#10;RSWMUiaJa2qII6RUNhSdai0q1YUvJnme6EIFDh6p3AQYkTXFH7B7gMjjt9hdlr19dFWJqoNz/rfE&#10;OufBI0UGGwbnpraA7wEYqqqP3NkfmtS1JnZpCdV+gQyhGxTv5G1NP+9O+LAQSJNBM0TTHh7o0Aba&#10;kkN/42wN+Ou992hPhCUtZy1NWsn9z41AxZn5ZonKX4rxOI5mEsaTsxEJ+FKzfKmxm+YKiA4F7RUn&#10;0zXaB3O4aoTmmZbCPEYllbCSYpdcBjwIV6HbALRWpJrPkxmNoxPhzj46GcFjVyMvn3bPAl3P4EDc&#10;v4fDVIrpKw53ttHTwnwTQNeJ4Me+9v2mUU7E6ddO3BUv5WR1XI6z3wAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKAYUHjdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxap2kpbYhT&#10;IVA3bFCTfoAbTx7CHkex04a/Z1jBcnSP7pybH2ZnxRXH0HtSsFomIJBqb3pqFZyr42IHIkRNRltP&#10;qOAbAxyK+7tcZ8bf6ITXMraCSyhkWkEX45BJGeoOnQ5LPyBx1vjR6cjn2Eoz6huXOyvTJNlKp3vi&#10;D50e8K3D+qucnIJTfXxq9s37VI1+1+JHSbb6XCv1+DC/voCIOMc/GH71WR0Kdrr4iUwQVsFilewZ&#10;5SDlCQxsNlsQFwXpc7oGWeTy/4LiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACTLP8OC&#10;AgAAZAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKAY&#10;UHjdAAAACQEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" adj="19290" fillcolor="#d1eeea" stroked="f" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="357ADA79" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRDefault="00AB426D" w:rsidP="00E612FF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="251"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="651B7C85" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="093E20FE" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="0788B0AE" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="5F813CFC" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="2C8D6A3D" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="2AA9F879" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="0DB6BEC6" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="35590D13" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="1621087A" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="4CB6360D" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="2F7C082C" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="23C8E24C" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+          <w:p w14:paraId="327B2CC2" w14:textId="77777777" w:rsidR="009F4AA0" w:rsidRPr="009F4AA0" w:rsidRDefault="009F4AA0" w:rsidP="009F4AA0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A70D223" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>What:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="259" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="153A6362" w14:textId="205F2CA7" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...36 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="1150940409"/>
+                <w:id w:val="2090272610"/>
                 <w:placeholder>
-                  <w:docPart w:val="9E06C40CA75A43CE80623C90E430A193"/>
+                  <w:docPart w:val="962E404396364F1A8523108AD35B5285"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00504AC3" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00504AC3" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="1360477815"/>
+                <w:id w:val="-1958247424"/>
                 <w:placeholder>
-                  <w:docPart w:val="C3ECE704A1C549A7B73DA0218FD3970C"/>
+                  <w:docPart w:val="8BDD32A6902E4AA6B4FF2F43FBC73679"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00504AC3" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007336A9" w:rsidRPr="00F53B54">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> recall. Where necessary, </w:t>
+            <w:r w:rsidR="00504AC3" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rStyle w:val="BodyTextChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>decide</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>whether</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>conduct</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>withdrawal,</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>trade</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>level</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>recall or</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>consumer</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>level recall.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C0351D5" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Where</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">necessary, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="1854376866"/>
+                <w:id w:val="-1344628431"/>
                 <w:placeholder>
-                  <w:docPart w:val="93341C3202F447F29BED3E769970B302"/>
+                  <w:docPart w:val="DF35160CF5694C9CB510DD5F115A3EE9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="454919672"/>
+                <w:id w:val="1593904961"/>
                 <w:placeholder>
-                  <w:docPart w:val="6B257C9758DD4DC99E611F7A9FCFD20D"/>
+                  <w:docPart w:val="A0999DD2B8184F1284547C4183511F36"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>will contact the NSW Food Authority or FSANZ for assistance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00B74ECC">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="0C466F82" w14:textId="77777777" w:rsidTr="008B12AA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="1311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="64A18A9A" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="244F27B0" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="259" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="0BB25A71" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...35 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="39097110"/>
+                <w:id w:val="2079399339"/>
                 <w:placeholder>
-                  <w:docPart w:val="836F438FBAB74C6699E164CA8871A85C"/>
+                  <w:docPart w:val="1D2D4A6793C942739806D068AE0ACBA3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="72101700"/>
+                <w:id w:val="-2071342831"/>
                 <w:placeholder>
-                  <w:docPart w:val="93098E5075944A27BD6E615A5168A202"/>
+                  <w:docPart w:val="8578CE7CAFF746E085B0A96C38E1BD38"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007336A9" w:rsidRPr="00F53B54">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> withdraw the product as a precaution if there is no food safety risk or the food safety risk has not yet been confirmed.</w:t>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>may withdraw the product as a precaution if there is no food safety risk or the food safety risk has not yet been confirmed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1487" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00EB2D00" w:rsidP="00C96966">
+          <w:p w14:paraId="544449D0" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="-1390033943"/>
+                <w:id w:val="1944655195"/>
                 <w:placeholder>
-                  <w:docPart w:val="B49D556A2C434119BDFD2F99E18C9A71"/>
+                  <w:docPart w:val="A2E7F3168EDD4215A70B8595C0CC17DA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="730207282"/>
+                <w:id w:val="-1831512224"/>
                 <w:placeholder>
-                  <w:docPart w:val="2FCCCDFBBF8E4E2BB28A9A122F76CA62"/>
+                  <w:docPart w:val="60F9660D79A44559B7543627E530FD05"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>will conduct a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> if the product has not been available directly to the public, such as food sold to wholesalers and caterers only.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">trade level recall </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if the product has not been available directly to the public, such as food sold to wholesalers and caterers </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="pct"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00EB2D00" w:rsidP="007336A9">
+          <w:p w14:paraId="5AD08335" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="1133604913"/>
+                <w:id w:val="524985888"/>
                 <w:placeholder>
-                  <w:docPart w:val="4AE05DC589D84701A15FDB332B8D2C80"/>
+                  <w:docPart w:val="77A73910E58946BABCCBE095A0FBCE68"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="1859856599"/>
+                <w:id w:val="-2139716288"/>
                 <w:placeholder>
-                  <w:docPart w:val="BA67CBED6ABE46DFA0B7218433CA91D5"/>
+                  <w:docPart w:val="421658C449F5452E85AB2A5EE1A1B3E5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will conduct a </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> if the product has been available for retail sale.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">consumer level recall </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>if the product has been available for retail sale.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00391A08">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="28B8A358" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="05308D3F" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="658290A7" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2031EEAD" w14:textId="77777777" w:rsidR="008F491D" w:rsidRPr="008F491D" w:rsidRDefault="008F491D" w:rsidP="008F491D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AC83471" w14:textId="77777777" w:rsidR="008F491D" w:rsidRPr="008F491D" w:rsidRDefault="008F491D" w:rsidP="008F491D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55591523" w14:textId="77777777" w:rsidR="008F491D" w:rsidRPr="008F491D" w:rsidRDefault="008F491D" w:rsidP="008F491D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32A75426" w14:textId="77777777" w:rsidR="008F491D" w:rsidRPr="008F491D" w:rsidRDefault="008F491D" w:rsidP="008F491D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-AU" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="259" w:type="pct"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="1AC1BD87" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...39 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="-1966647704"/>
+                <w:id w:val="-1761832582"/>
                 <w:placeholder>
-                  <w:docPart w:val="025AB71A801E4E79BFE63597C44E2FA4"/>
+                  <w:docPart w:val="CD8E3725F9A747ADAACB5843A56F7678"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="759415662"/>
+                <w:id w:val="1378357240"/>
                 <w:placeholder>
-                  <w:docPart w:val="97EE0C1EF7834F73BB0A7B5123068943"/>
+                  <w:docPart w:val="D2402D5300C5495291802052EDA16691"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007336A9" w:rsidRPr="00F53B54">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...9 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>discuss</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>recall</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>FSANZ</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>NSW</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Food</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Authority.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30DF3E85" w14:textId="77777777" w:rsidR="00DF523D" w:rsidRPr="006C66FC" w:rsidRDefault="00DF523D" w:rsidP="00DF523D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Contact numbers and information:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F6E398C" w14:textId="6150F928" w:rsidR="00DF523D" w:rsidRPr="00DF523D" w:rsidRDefault="00DF523D" w:rsidP="006C66FC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF523D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NSW Food Authority: 1300 552 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="006E2FF7" w:rsidRPr="001D34B5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>www.foodauthority.nsw.gov.au/news/recalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5853FA5D" w14:textId="74571C73" w:rsidR="00DF523D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00DF523D" w:rsidP="006C66FC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF523D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Standards Australia New Zealand (FSANZ): 02 6271 2610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00FF16F6" w:rsidRPr="001D34B5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>www.foodstandards.gov.au/food-recalls</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00391A08">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="28F6B865" w14:textId="77777777" w:rsidTr="4D0C4A83">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="367"/>
+          <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="15163" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E808E"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="03CB4A86" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00D37C57" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w:t>Step 3 – Create a distribution list</w:t>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Step</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Create</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>distribution</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>list</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00B74ECC">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="548B2976" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00763488" w:rsidP="00C96966">
+          <w:p w14:paraId="1C0CB9A2" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="249"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="19"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DAEC687" wp14:editId="5502DBFE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-226695</wp:posOffset>
+                        <wp:posOffset>-69215</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>309880</wp:posOffset>
+                        <wp:posOffset>86360</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="811530" cy="186690"/>
-                      <wp:effectExtent l="6350" t="8890" r="26035" b="27305"/>
+                      <wp:extent cx="352425" cy="933450"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="6" name="Notched Right Arrow 41"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="1809110099" name="Arrow: Down 1"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...3 lines deleted...]
-                              <a:xfrm rot="5400000">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="811530" cy="186690"/>
+                                <a:ext cx="352425" cy="933450"/>
                               </a:xfrm>
-                              <a:prstGeom prst="notchedRightArrow">
-[...3 lines deleted...]
-                                </a:avLst>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="7BA87D"/>
+                                <a:srgbClr val="D1EEEA"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
-                              <a:effectLst>
-[...20 lines deleted...]
-                              </a:extLst>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                      </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Notched Right Arrow 41" o:spid="_x0000_s1026" type="#_x0000_t94" style="position:absolute;margin-left:-17.85pt;margin-top:24.4pt;width:63.9pt;height:14.7pt;rotation:90;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADRUH4FAMAAFkGAAAOAAAAZHJzL2Uyb0RvYy54bWysVU2P0zAQvSPxHyzfu0m66UeqTdF+UIS0&#10;LCsWxNmNncbg2MF2N10Q/53xOC0te0GIHiKPPR6/efNmevFq1yryKKyTRpc0O0spEboyXOpNST99&#10;XI3mlDjPNGfKaFHSJ+Hoq+XLFxd9txBj0xjFhSUQRLtF35W08b5bJImrGtEyd2Y6oeGwNrZlHky7&#10;SbhlPURvVTJO02nSG8s7ayrhHOzexEO6xPh1LSr/vq6d8ESVFLB5/Fr8rsM3WV6wxcayrpHVAIP9&#10;A4qWSQ2PHkLdMM/I1spnoVpZWeNM7c8q0yamrmUlMAfIJkv/yOahYZ3AXIAc1x1ocv8vbHX3eG+J&#10;5CWdUqJZCyW6Mx7Y5+SD3DSeXFprepJngam+cwu48NDd25Cr625N9dURba4bpjcCXRvBOOBD/+Tk&#10;QjAcXCXr/p3h8BDbeoOk7WrbEmugOJM8DT/cBXLIDiv1dKiU2HlSweY8yybnUM8KjrL5dFpgJRO2&#10;CKECts46/0aYloRFSXXMCVNCmPgCe7x1HqvGh9wZ/5JRUrcKRPDIFJkgmiiSI5/xsU8+KcaTQA88&#10;P0SE1R4AEmWU5CupFBp2s75WlkD4ks6uLuezm+GyO3ZTOjhrE67F2HFHoKgH3GbrhX1oeE+4DGme&#10;AxTAzyUofDyLVBKmNtCalbc0cPxZ+gZ1FTh9hgevxH2muoZFlOdZURR7kBE+Znt4Hq0TZFCoAWMo&#10;GXbCjyIb5+nVuBitpvPZKF/lk1ExS+ejNCuuimmaF/nN6mfAlOWLRnIu9K3UYt+VWf53qh/mQ+wn&#10;7EvSAxtBWTHfY5ZxzohDOVhVCe0n6Ke2Lcg0EoCqDASwBWzDRInb0706oN6HSMjFSSlbCVUiSrag&#10;21gTjBQ65bXmuPZMqrhOTrOPzO5ApfDGnlTsq9BKsSXXhj9BW2EDQU/ANAYpNMZ+p6SHyVZS923L&#10;rKBEvdXQmkWW52EUopFPZmMw7PHJ+viE6QpCDfqJxrWPA3Tb2TAiQrNHrV5CQ9fSB7mGZo+4BgPm&#10;F+YwzNowII9t9Pr9j7D8BQAA//8DAFBLAwQUAAYACAAAACEAATOcjdwAAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOzU7DMBCE70i8g7VIXKrWIaS0hDgVisQNVaKgnt14iSPidRQ7TcrTs5zgOD+a&#10;+Yrd7DpxxiG0nhTcrRIQSLU3LTUKPt5fllsQIWoyuvOECi4YYFdeXxU6N36iNzwfYiN4hEKuFdgY&#10;+1zKUFt0Oqx8j8TZpx+cjiyHRppBTzzuOpkmyYN0uiV+sLrHymL9dRidgmRfLaZLOK7Ho90stvvv&#10;16qTtVK3N/PzE4iIc/wrwy8+o0PJTCc/kgmiY32/5qaCZQaC4yx9BHFiO91kIMtC/ucvfwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQADRUH4FAMAAFkGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABM5yN3AAAAAcBAAAPAAAAAAAAAAAAAAAAAG4F&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdwYAAAAA&#10;" adj="19318" fillcolor="#7ba87d" stroked="f" strokecolor="#ffe899 [1304]" strokeweight="2pt">
-[...1 lines deleted...]
-                    </v:shape>
+                    <v:shape w14:anchorId="17ECAA6C" id="Arrow: Down 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:-5.45pt;margin-top:6.8pt;width:27.75pt;height:73.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCmyK8gwIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nybYGdYqgH8OA&#10;oi3WDj0rshQbkEWNUuJkv36U7DhdO+ww7CKLIvlIPpM8v9i1hm0V+gZsyYuTnDNlJVSNXZf8+9PN&#10;h8+c+SBsJQxYVfK98vxi8f7deefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywpNWArAom4zioU&#10;HaG3Jpvk+cesA6wcglTe0+tVr+SLhK+1kuFea68CMyWn3EI6MZ2reGaLczFfo3B1I4c0xD9k0YrG&#10;UtAR6koEwTbYvIFqG4ngQYcTCW0GWjdSpRqomiJ/Vc1jLZxKtRA53o00+f8HK++2j+4BiYbO+bmn&#10;a6xip7GNX8qP7RJZ+5EstQtM0uPpbDKdzDiTpDo7PZ3OEpnZ0dmhD18UtCxeSl5BZ5eI0CWexPbW&#10;B4pK9ge7GNCDaaqbxpgk4Hp1aZBtBf28q+L6+noZ/xe5/GZmbDS2EN16dXzJjvWkW9gbFe2M/aY0&#10;ayqqYJIySa2mxjhCSmVD0atqUak+fDHL80OBo0fKJQFGZE3xR+wBILbxW+w+y8E+uqrUqaNz/rfE&#10;eufRI0UGG0bntrGAfwIwVNUQubc/kNRTE1laQbV/QIbQz4l38qahn3crfHgQSINBI0TDHu7p0Aa6&#10;ksNw46wG/Pmn92hP/UpazjoatJL7HxuBijPz1VInnxXTaZzMJExnnyYk4EvN6qXGbtpLoHYoaK04&#10;ma7RPpjDVSO0z7QTljEqqYSVFLvkMuBBuAz9AqCtItVymcxoGp0It/bRyQgeWY19+bR7FuiGDg7U&#10;+ndwGEoxf9XDvW30tLDcBNBNavAjrwPfNMmpcYatE1fFSzlZHXfj4hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQCNpYke3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWrtQRW2I&#10;U6GKnzMtD7C1t0kgtqPYcQNPz3KC02o0n2Znqt3sepFpjF3wGlZLBYK8CbbzjYb34/NiAyIm9Bb7&#10;4EnDF0XY1ddXFZY2XPwb5UNqBIf4WKKGNqWhlDKalhzGZRjIs3cOo8PEcmykHfHC4a6Xd0oV0mHn&#10;+UOLA+1bMp+HyWmQ+fXFTNO3mUfzhN1+e97kj6z17c38+AAi0Zz+YPitz9Wh5k6nMHkbRa9hsVJb&#10;Rtm4L0AwsF7zPbEuVAGyruT/BfUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIKbIryD&#10;AgAAYwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI2l&#10;iR7cAAAACQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" adj="17522" fillcolor="#d1eeea" stroked="f" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="259" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="2F3A4582" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...18 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>What:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4503" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00EB2D00" w:rsidP="0091589B">
+          <w:p w14:paraId="698954E8" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="-1887710701"/>
+                <w:id w:val="1916046346"/>
                 <w:placeholder>
-                  <w:docPart w:val="AF17513D965E49719BD86FAA614BDEC4"/>
+                  <w:docPart w:val="E6B513706DAD44449F141C147B027260"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="-1641498165"/>
+                <w:id w:val="-1028565220"/>
                 <w:placeholder>
-                  <w:docPart w:val="17610A79A05E4F418D3BA66F7E7A4D84"/>
+                  <w:docPart w:val="600236C7EAFE4A3D8EAFA61D3933630D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> identify who the product was distributed to.</w:t>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>identify</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>who</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>product</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>distributed</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00B74ECC">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="659AF509" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="79C28442" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3658C380" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="259" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="0650D228" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...36 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="1439099991"/>
+                <w:id w:val="-441149224"/>
                 <w:placeholder>
-                  <w:docPart w:val="A7AC5FAB9C984538A75FAFF37221425C"/>
+                  <w:docPart w:val="0C32F9E269514E2292D660819AD86746"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="622817603"/>
+                <w:id w:val="-222676175"/>
                 <w:placeholder>
-                  <w:docPart w:val="0384AA1731424B0D88A01E3C96ABD1F1"/>
+                  <w:docPart w:val="8FF8151977724EC4BD98F5BC23A3648A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="00F53B54">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> write or print off a list of customers using records such as customer orders, delivery dockets and invoices.</w:t>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>write</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>print</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>off</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>customers</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>using</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>records</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>such</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>customer</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>orders,</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>delivery</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dockets</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>invoices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidTr="00391A08">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="38129D04" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="514"/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04B7566E" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="087B6C9E" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="259" w:type="pct"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00F53B54" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="020294C9" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F53B54">
-[...38 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Keep the list simple. The name of the customer, their address, their contact number and details of how much of the affected product has been sold to them is what is needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...12 lines deleted...]
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidTr="00391A08">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="53378D14" w14:textId="77777777" w:rsidTr="4D0C4A83">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="15163" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E808E"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="3D1E6C8F" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00D37C57" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C96966">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Step 4 – Conduct the recall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidTr="0091589B">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="6AD57E5D" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="220" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00763488" w:rsidP="00C96966">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="152C1E05" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF">
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="19"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69BE8CE4" wp14:editId="4E2FFD10">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-558800</wp:posOffset>
+                        <wp:posOffset>-66040</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>632460</wp:posOffset>
+                        <wp:posOffset>99060</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1401445" cy="201295"/>
-                      <wp:effectExtent l="9525" t="0" r="27305" b="27305"/>
+                      <wp:extent cx="352425" cy="2161309"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="5" name="AutoShape 27"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="271316957" name="Arrow: Down 1"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...3 lines deleted...]
-                              <a:xfrm rot="5400000">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1401445" cy="201295"/>
+                                <a:ext cx="352425" cy="2161309"/>
                               </a:xfrm>
-                              <a:prstGeom prst="notchedRightArrow">
-[...3 lines deleted...]
-                                </a:avLst>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="A3BEA0"/>
+                                <a:srgbClr val="D1EEEA"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
-                              <a:effectLst>
-[...20 lines deleted...]
-                              </a:extLst>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                      </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="AutoShape 27" o:spid="_x0000_s1026" type="#_x0000_t94" style="position:absolute;margin-left:-44pt;margin-top:49.8pt;width:110.35pt;height:15.85pt;rotation:90;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgdkLCEgMAAEwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu1DAQfUfiHyy/b3Np9pJV06q3RUgF&#10;Kgri2Rs7G4NjB9vbbEH8O+Nxut3SF4TYBytjj8dnzpmZPTnbdYrcC+uk0RXNjlJKhK4Nl3pT0c+f&#10;VpMFJc4zzZkyWlT0QTh6dvr61cnQL0VuWqO4sASCaLcc+oq23vfLJHF1KzrmjkwvNBw2xnbMg2k3&#10;CbdsgOidSvI0nSWDsby3phbOwe5VPKSnGL9pRO0/NI0TnqiKAjaPq8V1Hdbk9IQtN5b1raxHGOwf&#10;UHRManh0H+qKeUa2Vr4I1cnaGmcaf1SbLjFNI2uBOUA2WfpHNnct6wXmAuS4fk+T+39h6/f3t5ZI&#10;XtEpJZp1INH51ht8meTzwM/QuyW43fW3NmTo+htTf3NEm8uW6Y04t9YMrWAcUGXBP3l2IRgOrpL1&#10;8M5wCM8gPFK1a2xHrAFJpkUafrgLlJAd6vOw10fsPKlhMyvSrCgAaA1nwFdeTvFBtgyxArjeOv9G&#10;mI6Ej4pq46GQ+Ee5aT3ixCfY/Y3zKBYfU2b8a0ZJ0ynQ/p4pMkU4sTYOfPJDn2I2n5Xj82PE5AkA&#10;MmWU5CupFBp2s75UlkB4oPj44vociw+uuEM3pYOzNuFa4JIt447AWh5xm60X9q7lA+EypHk8LXPA&#10;zyUUdj6PXBKmNtCRtbc0kPxF+hZFDaS+wINX4j5TfcsiyuOsLB8zdBE+Ito/j9YzZKDUiDFohg3w&#10;s8zyIr3Iy8lqtphPilUxnZTzdDFJs/KinKVFWVytfgVMWbFsJedC30gtHpsxK/6u2MexENsI25EM&#10;wEYorZjvIcs4XsRejvUmRx+17aBGY/JYkkFeUGDbwRCJ27PHygjChSEVoiAPz2TsJChElOwquoh6&#10;YKTQJtea47dnUsXv5HnmkdUdVCi88UgoNlXoo9iPa8MfoKewe2CswQCGMmiN/UHJAMOsou77lllB&#10;iXqroS9LaJsw/dAopvMcDHt4sj48YbqGUGPtROPSx5m57W3opdDpsU7DsGikD6UaOj3iGg0YWZjD&#10;OF7DTDy00evpT+D0NwAAAP//AwBQSwMEFAAGAAgAAAAhAFrjpuneAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMjl1LwzAYhe8F/0N4Be9cukhLqU2HCA4R0Tn3cZu2r00xeVObbKv/fvFKLw/n8Jyn&#10;XEzWsCOOvnckYT5LgCE1ru2pk7D5eLzJgfmgqFXGEUr4QQ+L6vKiVEXrTvSOx3XoWISQL5QEHcJQ&#10;cO4bjVb5mRuQYvfpRqtCjGPH21GdItwaLpIk41b1FB+0GvBBY/O1PlgJ+Lacli9P5nW3X2X1av+8&#10;+9ZbIeX11XR/ByzgFP7G8Ksf1aGKTrU7UOuZkZClcSghnQOL7W0ugNUShEhz4FXJ/+tXZwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgdkLCEgMAAEwGAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBa46bp3gAAAAYBAAAPAAAAAAAAAAAAAAAAAGwF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdwYAAAAA&#10;" adj="20149" fillcolor="#a3bea0" stroked="f" strokecolor="#f5c8a6 [1310]" strokeweight="2pt">
-[...1 lines deleted...]
-                    </v:shape>
+                    <v:shape w14:anchorId="57DF0989" id="Arrow: Down 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:-5.2pt;margin-top:7.8pt;width:27.75pt;height:170.2pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2P2MegwIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1o0q1BnSLoYxhQ&#10;tMHaoWdFlmMDsqhRSpzs14+SHadrix2GXWRRJD+Sn0leXO5azbYKXQOm4NlJypkyEsrGrAv+4+n2&#10;0xfOnBemFBqMKvheOX45//jhorMzlUMNulTICMS4WWcLXntvZ0niZK1a4U7AKkPKCrAVnkRcJyWK&#10;jtBbneRpepZ0gKVFkMo5er3ulXwe8atKSf9QVU55pgtOufl4YjxX4UzmF2K2RmHrRg5piH/IohWN&#10;oaAj1LXwgm2weQPVNhLBQeVPJLQJVFUjVayBqsnSV9U81sKqWAuR4+xIk/t/sPJ++2iXSDR01s0c&#10;XUMVuwrb8KX82C6StR/JUjvPJD2eTvNJPuVMkirPzrLT9DywmRy9LTr/VUHLwqXgJXRmgQhdJEps&#10;75zv7Q92IaID3ZS3jdZRwPXqSiPbCvp719nNzc1iCPGHmTbB2EBw6xHDS3IsKN78Xqtgp813VbGm&#10;pBLymEnsNTXGEVIq47NeVYtS9eGzaZrGdqECR49YbgQMyBXFH7EHgNDHb7H7LAf74Kpiq47O6d8S&#10;651HjxgZjB+d28YAvgegqaohcm9/IKmnJrC0gnK/RIbQD4qz8rahn3cnnF8KpMmgGaJp9w90VBq6&#10;gsNw46wG/PXee7CnhiUtZx1NWsHdz41AxZn+ZqiVz7PJJIxmFCbTzzkJ+FKzeqkxm/YKqB0y2itW&#10;xmuw9/pwrRDaZ1oKixCVVMJIil1w6fEgXPl+A9BakWqxiGY0jlb4O/NoZQAPrIa+fNo9C7RDB3vq&#10;/Xs4TKWYverh3jZ4GlhsPFRNbPAjrwPfNMqxcYa1E3bFSzlaHZfj/DcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDYdFZu3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky87RbYpTFI&#10;2RgTjya6evHWpWNB6ZTQsqC/3vGkx8n78t439WH1gzjjFPtAGvJtBgKpDbYnp+H15WFzAyImQ9YM&#10;gVDDF0Y4NJcXtalsWOgZz8fkBJdQrIyGLqWxkjK2HXoTt2FE4uw9TN4kPicn7WQWLveDLLJMSW96&#10;4oXOjHjfYft5nL2GD/W4FMu4c717+n6byam8IKP19dV6dwsi4Zr+YPjVZ3Vo2OkUZrJRDBo2ebZn&#10;lINSgWBgX+YgThp2pcpANrX8/0HzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALY/Yx6D&#10;AgAAZAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANh0&#10;Vm7cAAAACQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" adj="19839" fillcolor="#d1eeea" stroked="f" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="588872EB" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C96966">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>What:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4503" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="004C5B23" w:rsidRDefault="00EB2D00" w:rsidP="00C96966">
+          <w:p w14:paraId="05AD77B1" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="1912264223"/>
+                <w:id w:val="1774362145"/>
                 <w:placeholder>
-                  <w:docPart w:val="742E4B6E5DF3404E8842B06BB1B349CF"/>
+                  <w:docPart w:val="BAC1DFADB5404492892F476E6A210996"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">First </w:t>
-[...10 lines deleted...]
-                  <w:t>name</w:t>
+                  <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="-894354191"/>
+                <w:id w:val="-1355493125"/>
                 <w:placeholder>
-                  <w:docPart w:val="08A5D9320F9F43949FCF6104C3ABC3E0"/>
+                  <w:docPart w:val="7AE0D0D9BA1048F78B738F9C32F6E98B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007336A9">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...18 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>conduct</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>recall.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidTr="0091589B">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="23C0E226" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="220" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="1B5DB76A" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75521A46" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="69C6D52E" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...37 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="734432465"/>
+                <w:id w:val="109484835"/>
                 <w:placeholder>
-                  <w:docPart w:val="EC6AF76F2856410496DA3633EDC9A8AB"/>
+                  <w:docPart w:val="913B0FD5FA194E27976CA68A07E7FD8D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">First </w:t>
-[...10 lines deleted...]
-                  <w:t>name</w:t>
+                  <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="-1830895658"/>
+                <w:id w:val="-380712162"/>
                 <w:placeholder>
-                  <w:docPart w:val="4AE469C954FA4FEBBA7097992B4F4955"/>
+                  <w:docPart w:val="DE07C97D6E1B4339A57ABCF473B5813B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="004C5B23">
-[...17 lines deleted...]
-              <w:t>will contact all customers who may have received the unsafe product and tell them to:</w:t>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>customers</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>who</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>received</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>unsafe</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>product</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>tell</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>them</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>to:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00677FA7" w:rsidRPr="004C5B23" w:rsidRDefault="00C96966" w:rsidP="00677FA7">
+          <w:p w14:paraId="0BED3954" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="357"/>
+              </w:tabs>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C5B23">
-[...17 lines deleted...]
-              <w:t>, and</w:t>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>remove</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>product</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-9"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>immediately,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96966" w:rsidRPr="004C5B23" w:rsidRDefault="00C96966" w:rsidP="00677FA7">
+          <w:p w14:paraId="26BD0969" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="357"/>
+              </w:tabs>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>either</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> destroy or return the unsafe product.</w:t>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>destroy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>return</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>unsafe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>product.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96966" w:rsidRPr="004C5B23" w:rsidRDefault="00EB2D00" w:rsidP="00C96966">
+          <w:p w14:paraId="3D1EB5F8" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="-1376376257"/>
+                <w:id w:val="-1083451153"/>
                 <w:placeholder>
-                  <w:docPart w:val="489902F6872B448FBCFD96061C3A0FC2"/>
+                  <w:docPart w:val="E7764997CA91499F8F62F67846F091D9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">First </w:t>
-[...10 lines deleted...]
-                  <w:t>name</w:t>
+                  <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="234982681"/>
+                <w:id w:val="-1535564074"/>
                 <w:placeholder>
-                  <w:docPart w:val="D9D52052F0E34B2BBF68BE6BA315992D"/>
+                  <w:docPart w:val="AF97E35EB1674F88A8CD818E66ECB3C6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007336A9">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...26 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>FSANZ</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>recall.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E37C71B" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>consumer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="21"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>level</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>recall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="23"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>conducted,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="149179377"/>
+                <w:id w:val="-683662763"/>
                 <w:placeholder>
-                  <w:docPart w:val="17C4D8DAE07E484D9E61B268DD86147F"/>
+                  <w:docPart w:val="58B281A500BA4063908383976CBDA950"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">First </w:t>
-[...10 lines deleted...]
-                  <w:t>name</w:t>
+                  <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="-1588908865"/>
+                <w:id w:val="1433625113"/>
                 <w:placeholder>
-                  <w:docPart w:val="71B71D9691A343F7A2B627815FE4E813"/>
+                  <w:docPart w:val="63208B942E8243E2896387B1131999E7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007336A9">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>provide details of:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00071795" w:rsidRPr="004C5B23" w:rsidRDefault="00C96966" w:rsidP="00677FA7">
+          <w:p w14:paraId="1CDE32C0" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="357"/>
+              </w:tabs>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C5B23">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>consumers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>return</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>product,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>and</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96966" w:rsidRPr="004C5B23" w:rsidRDefault="00071795" w:rsidP="00677FA7">
+          <w:p w14:paraId="134D9E5C" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="357"/>
+              </w:tabs>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="808080"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> the recall will be advertised.</w:t>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>how</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>recall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>advertised.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidTr="00391A08">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="098FACC9" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="220" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39B0A485" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="48A45E8E" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="pct"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="64CC3810" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C96966">
-[...40 lines deleted...]
-              <w:t>FSANZ can help advertise the recall.</w:t>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>FSANZ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>advertise</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>recall.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidTr="00391A08">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="3CB28F2A" w14:textId="77777777" w:rsidTr="4D0C4A83">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="15163" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="2E808E"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="004C3EA7">
+          <w:p w14:paraId="67E44EDE" w14:textId="2B087DD9" w:rsidR="00AB426D" w:rsidRPr="00D37C57" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C96966">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="00D37C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> Assess and report</w:t>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Step 5 – Assess and report</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidTr="0091589B">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="38AF331D" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="220" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00763488" w:rsidP="00C96966">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:p w14:paraId="292B030B" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00836C15" w:rsidP="00E612FF">
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
                 <w:noProof/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="220C40C8" wp14:editId="26FB0351">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-274955</wp:posOffset>
+                        <wp:posOffset>-72092</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>351790</wp:posOffset>
+                        <wp:posOffset>109443</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="819150" cy="186690"/>
-                      <wp:effectExtent l="9525" t="7620" r="32385" b="30480"/>
+                      <wp:extent cx="352425" cy="1012590"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1" name="AutoShape 26"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="1075576705" name="Arrow: Down 1"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...3 lines deleted...]
-                              <a:xfrm rot="5400000">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="819150" cy="186690"/>
+                                <a:ext cx="352425" cy="1012590"/>
                               </a:xfrm>
-                              <a:prstGeom prst="notchedRightArrow">
-[...3 lines deleted...]
-                                </a:avLst>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="CCD9C9"/>
+                                <a:srgbClr val="D1EEEA"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
-                              <a:effectLst>
-[...20 lines deleted...]
-                              </a:extLst>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                      </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="AutoShape 26" o:spid="_x0000_s1026" type="#_x0000_t94" style="position:absolute;margin-left:-21.65pt;margin-top:27.7pt;width:64.5pt;height:14.7pt;rotation:90;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAl/74cEQMAAE8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVU2P0zAQvSPxH6zcu/nY9CPRtqvdliKk&#10;BVYsiLMbO43BsYPtbrog/jvjcVpa9oIQPUQZ2xm/ee/N9Op630ryyI0VWs2j9CKJCFeVZkJt59Gn&#10;j+vRLCLWUcWo1IrPoyduo+vFyxdXfVfyTDdaMm4IJFG27Lt51DjXlXFsq4a31F7ojivYrLVpqYPQ&#10;bGNmaA/ZWxlnSTKJe21YZ3TFrYXVVdiMFpi/rnnl3te15Y7IeQTYHD4NPjf+GS+uaLk1tGtENcCg&#10;/4CipULBpcdUK+oo2RnxLFUrKqOtrt1FpdtY17WoONYA1aTJH9U8NLTjWAuQY7sjTfb/pa3ePd4b&#10;IhhoFxFFW5DoZuc03kyyieen72wJxx66e+MrtN2drr5aovSyoWrLb4zRfcMpA1SpPx+ffeADC5+S&#10;Tf9WM0hPIT1Sta9NS4wGScZ54n+4CpSQPerzdNSH7x2pYHGWFukYVKxgK51NJgXqF9PSp/LYOmPd&#10;a65b4l/mkdIOfMQ+iG3jECbeQB/vrEOt2FAxZV+g+rqVIP0jlWSMaII1Ts5kp2fyyeUY6YHrh4zw&#10;dgCARGkp2FpIiYHZbpbSEEg/j5bLVbEskCvg8/SYVP6w0v4zTyUtwwpHKw+49c5x89CwnjDhy7wc&#10;FxngZwJ8nU0DlYTKLTRk5UzkOf4sXIOaek6f4cFPwjqVXUMDysu0KI4gA3xEdLweozNkINSA0UuG&#10;/v9RpFme3GbFaD2ZTUf5Oh+PimkyGyVpcVtMkrzIV+ufHlOal41gjKs7ofihF9P877w+TIXQRdiN&#10;pAc2vLNCvacs43ThRzloVXHlxnhO7lqwaSAAXRkmBCzDHAnLk4M7QJ1jJuTiTMpWgEpEihZ8GzRB&#10;Q/lOeaUYvjsqZHiPz6sPzO7BpXDHgVTsK99KoSU3mj1BW2EDQU/ADAYrNNp8j0gP82we2W87anhE&#10;5BsFrVmkee4HIAb5eJpBYE53Nqc7VFWQavBPCJYujM1dZ3w/+WYPXvXzohbO29U3e8A1BDC1sIZh&#10;wvqxeBrjqd//A4tfAAAA//8DAFBLAwQUAAYACAAAACEApva4htwAAAAGAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyOwU7DMBBE70j8g7VI3KgDJRENcapCqZA4QemF2zZektB4HcVOG/6e5QTH0TzNvGI5&#10;uU4daQitZwPXswQUceVty7WB3fvm6g5UiMgWO89k4JsCLMvzswJz60/8RsdtrJWMcMjRQBNjn2sd&#10;qoYchpnviaX79IPDKHGotR3wJOOu0zdJkmmHLctDgz09NlQdtqMzEJ9eD+uHl7qanhdJtcNxvflY&#10;fRlzeTGt7kFFmuIfDL/6og6lOO39yDaozkCWCmggzUBJO08XoPZCzW8z0GWh/+uXPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAl/74cEQMAAE8GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCm9riG3AAAAAYBAAAPAAAAAAAAAAAAAAAAAGsFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" adj="19318" fillcolor="#ccd9c9" stroked="f" strokecolor="#ffe899 [1304]" strokeweight="2pt">
-[...1 lines deleted...]
-                    </v:shape>
+                    <v:shape w14:anchorId="2A4D13E6" id="Arrow: Down 1" o:spid="_x0000_s1026" type="#_x0000_t67" style="position:absolute;margin-left:-5.7pt;margin-top:8.6pt;width:27.75pt;height:79.75pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4FS1vgwIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X/1Ysq1BnSLoYxhQ&#10;tMXaoWdFlhIDsqhRSpzs14+SHadrix2GXWRRJD+Sn0mene9aw7YKfQO24sVJzpmyEurGrir+4/H6&#10;wxfOfBC2FgasqvheeX4+f//urHMzVcIaTK2QEYj1s85VfB2Cm2WZl2vVCn8CTllSasBWBBJxldUo&#10;OkJvTVbm+aesA6wdglTe0+tlr+TzhK+1kuFOa68CMxWn3EI6MZ3LeGbzMzFboXDrRg5piH/IohWN&#10;paAj1KUIgm2weQXVNhLBgw4nEtoMtG6kSjVQNUX+opqHtXAq1ULkeDfS5P8frLzdPrh7JBo652ee&#10;rrGKncY2fik/tktk7Uey1C4wSY8fp+WknHImSVXkRTk9TWxmR2+HPnxV0LJ4qXgNnV0gQpeIEtsb&#10;Hygs2R/sYkQPpqmvG2OSgKvlhUG2FfT3Lourq6tF/GHk8oeZsdHYQnTr1fElOxaUbmFvVLQz9rvS&#10;rKmphDJlknpNjXGElMqGoletRa368MU0zw8Fjh4plwQYkTXFH7EHgNjHr7H7LAf76KpSq47O+d8S&#10;651HjxQZbBid28YCvgVgqKohcm9/IKmnJrK0hHp/jwyhHxTv5HVDP+9G+HAvkCaDZoimPdzRoQ10&#10;FYfhxtka8Ndb79GeGpa0nHU0aRX3PzcCFWfmm6VWPi0mkziaSZhMP5ck4HPN8rnGbtoLoHYoaK84&#10;ma7RPpjDVSO0T7QUFjEqqYSVFLviMuBBuAj9BqC1ItVikcxoHJ0IN/bByQgeWY19+bh7EuiGDg7U&#10;+7dwmEoxe9HDvW30tLDYBNBNavAjrwPfNMqpcYa1E3fFczlZHZfj/DcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQClLFPw3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Bb4JAEIXvTfofNtOkN10wRA2y&#10;GEvTUxObihdvC4xAZGcJuwL99x1P7fHlfXnzTbKfTSdGHFxrSUG4DEAglbZqqVZwzj8WWxDOa6p0&#10;ZwkV/KCDffr8lOi4shN943jyteARcrFW0Hjfx1K6skGj3dL2SNxd7WC05zjUshr0xOOmk6sgWEuj&#10;W+ILje4xa7C8ne5GQVbml3GSn1/T9XLeHt+ydzoWuVKvL/NhB8Lj7P9geOizOqTsVNg7VU50ChZh&#10;GDHKxWYFgoEoCkEUj7zegEwT+f+D9BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4FS1v&#10;gwIAAGQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCl&#10;LFPw3QAAAAkBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" adj="17841" fillcolor="#d1eeea" stroked="f" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="0091589B">
+          <w:p w14:paraId="72208D17" w14:textId="0B35D8BD" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C96966">
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>What:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4503" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="004C5B23" w:rsidRDefault="00EB2D00" w:rsidP="00C96966">
+          <w:p w14:paraId="65D1B239" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="129990056"/>
+                <w:id w:val="1301814240"/>
                 <w:placeholder>
-                  <w:docPart w:val="BB56B4E16C6342A584640046CDA8680F"/>
+                  <w:docPart w:val="7C5C9E1A96FD40D1BAA2AC334D512DB8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">First </w:t>
-[...10 lines deleted...]
-                  <w:t>name</w:t>
+                  <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="-26569095"/>
+                <w:id w:val="-1229074628"/>
                 <w:placeholder>
-                  <w:docPart w:val="616C03D980134848A1A016EFF850331B"/>
+                  <w:docPart w:val="DD08001982A249779F4FC14FDE25CBF7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="004C5B23">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> identify possible causes of the risk (what caused the problem) and implement changes to address the risk.</w:t>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>identify</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>possible</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>causes</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>risk</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(what</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>caused</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>problem)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>implement</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>changes</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>risk.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidTr="0091589B">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="5832C6F5" w14:textId="77777777" w:rsidTr="00746ACA">
         <w:trPr>
-          <w:cantSplit/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="220" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="3448A36C" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61B22F70" w14:textId="249C870A" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="0BD2C74A" w14:textId="5577CC8A" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...35 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="-1213262608"/>
+                <w:id w:val="-700315539"/>
                 <w:placeholder>
-                  <w:docPart w:val="DAEDDE584D604B93AFCA688A21910D43"/>
+                  <w:docPart w:val="E0582B37CCAB43408F33ED27D999F4F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">First </w:t>
-[...10 lines deleted...]
-                  <w:t>name</w:t>
+                  <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="-2057846320"/>
+                <w:id w:val="-290745505"/>
                 <w:placeholder>
-                  <w:docPart w:val="E1966FF6DB054E2DAA0C848A6E4AD3CB"/>
+                  <w:docPart w:val="EF8F00BFA9024A0A99564C5AF51B2F37"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="004C5B23">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> make a list of possible causes and look at what can be done to prevent the problem re-occurring.</w:t>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>make</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>possible</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>causes</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>look</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>done</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>prevent</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>problem</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>re-</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>occurring.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96966" w:rsidRPr="004C5B23" w:rsidRDefault="00EB2D00" w:rsidP="00C96966">
+          <w:p w14:paraId="30340F11" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00A35438" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="First_name"/>
                 <w:tag w:val="First_name"/>
-                <w:id w:val="1526757455"/>
+                <w:id w:val="-476369418"/>
                 <w:placeholder>
-                  <w:docPart w:val="9A68E028036E4D21A3E6C2102BA8AD09"/>
+                  <w:docPart w:val="E3C0399A651340B69AD1971F1D2F84C3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">First </w:t>
-[...10 lines deleted...]
-                  <w:t>name</w:t>
+                  <w:t>First name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:alias w:val="Last name"/>
                 <w:tag w:val="Last_name"/>
-                <w:id w:val="-1174952324"/>
+                <w:id w:val="-2038039363"/>
                 <w:placeholder>
-                  <w:docPart w:val="7771E3FD7F1F425C8A7FCFD87023A8A0"/>
+                  <w:docPart w:val="77F1D593E6D3466E95338FE0C9996905"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002C58D3">
+                <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                    <w:lang w:eastAsia="en-AU"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:highlight w:val="lightGray"/>
                   </w:rPr>
                   <w:t>Last name</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002C58D3" w:rsidRPr="004C5B23">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> contact FSANZ to file a post recall report.</w:t>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>FSANZ</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>file</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>post</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>recall</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB426D" w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidTr="0091589B">
+      <w:tr w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w14:paraId="5C3D5709" w14:textId="77777777" w:rsidTr="00095876">
         <w:trPr>
-          <w:cantSplit/>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="220" w:type="pct"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="2F077F4B" w14:textId="77777777" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00E612FF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DAB355D" w14:textId="66A1FD29" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="00AB426D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notes:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="pct"/>
-            <w:vAlign w:val="center"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="13618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96966" w:rsidRPr="00C96966" w:rsidRDefault="00C96966" w:rsidP="00C96966">
+          <w:p w14:paraId="3C2B17D0" w14:textId="1EEE7096" w:rsidR="00AB426D" w:rsidRPr="00EA6CE8" w:rsidRDefault="00AB426D" w:rsidP="4D0C4A83">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C96966">
-[...39 lines deleted...]
-              <w:r w:rsidRPr="004C5B23">
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Information</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>recall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>reporting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>available</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6CE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidR="00A852BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="008445F0" w:rsidRPr="003D380F">
                 <w:rPr>
-                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...4 lines deleted...]
-                  <w:lang w:eastAsia="en-AU"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
-                <w:t>http://www.foodstandards.gov.au/industry/foodrecalls/conduct/Pages/default.aspx</w:t>
+                <w:t>www.foodstandards.gov.au/food-recalls/how-to-recall-food</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00A852BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C96966" w:rsidRPr="00E15A15" w:rsidRDefault="00071795" w:rsidP="00071795">
+    <w:p w14:paraId="26FCDD36" w14:textId="4867D6AE" w:rsidR="009869E2" w:rsidRPr="00EA6CE8" w:rsidRDefault="009869E2" w:rsidP="00AB426D">
       <w:pPr>
-        <w:spacing w:after="240" w:line="240" w:lineRule="atLeast"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...303 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...448 lines deleted...]
-      <w:cols w:space="198"/>
+    <w:sectPr w:rsidR="009869E2" w:rsidRPr="00EA6CE8" w:rsidSect="00AB426D">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="397" w:footer="454" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C96966" w:rsidRDefault="00C96966">
+    <w:p w14:paraId="346C269D" w14:textId="77777777" w:rsidR="00813656" w:rsidRDefault="00813656" w:rsidP="00921FD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C96966" w:rsidRDefault="00C96966">
+    <w:p w14:paraId="36A60FAE" w14:textId="77777777" w:rsidR="00813656" w:rsidRDefault="00813656" w:rsidP="00921FD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...21 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  <w:font w:name="Public Sans Light">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Dotum">
-[...2 lines deleted...]
-    <w:charset w:val="81"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Public Sans SemiBold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{F28B69BA-E36E-4E4E-8113-06ABD67F4D12}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Batang">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...82 lines deleted...]
-  <w:p w:rsidR="00394240" w:rsidRDefault="00394240">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D87C4EC" w14:textId="77777777" w:rsidR="008665D2" w:rsidRPr="008665D2" w:rsidRDefault="008665D2" w:rsidP="008665D2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Footerwhiteline"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
     </w:pPr>
+  </w:p>
+  <w:p w14:paraId="298102F5" w14:textId="1AC81B21" w:rsidR="004F4880" w:rsidRPr="008665D2" w:rsidRDefault="008665D2" w:rsidP="008665D2">
+    <w:pPr>
+      <w:pStyle w:val="Footerwhiteline"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="5DE69F5A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>FA</w:t>
+    </w:r>
+    <w:r w:rsidR="000826A1" w:rsidRPr="5DE69F5A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>726</w:t>
+    </w:r>
+    <w:r w:rsidRPr="5DE69F5A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="0062235A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>604</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0036455B">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00AB426D" w:rsidRPr="5DE69F5A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="5DE69F5A">
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0036455B">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="5DE69F5A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00995848">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="5DE69F5A">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="5DE69F5A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="5DE69F5A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...286 lines deleted...]
-  <w:p w:rsidR="00394240" w:rsidRDefault="00394240" w:rsidP="007C64CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BCE613F" w14:textId="77777777" w:rsidR="008665D2" w:rsidRPr="008665D2" w:rsidRDefault="008665D2" w:rsidP="005207A7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Footerwhiteline"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="4"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="594A2111" w14:textId="5DF30C00" w:rsidR="00254690" w:rsidRPr="005207A7" w:rsidRDefault="000826A1" w:rsidP="008665D2">
+    <w:pPr>
+      <w:pStyle w:val="Footerwhiteline"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00995848">
+      <w:t>FA</w:t>
+    </w:r>
+    <w:r>
+      <w:t>726</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00995848">
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="009F4AA0">
+      <w:t>604</w:t>
+    </w:r>
+    <w:r w:rsidR="005207A7" w:rsidRPr="0036455B">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="005207A7" w:rsidRPr="00995848">
+      <w:t xml:space="preserve">                </w:t>
+    </w:r>
+    <w:r w:rsidR="00AB426D">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="005207A7" w:rsidRPr="0036455B">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="005207A7" w:rsidRPr="0036455B">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="005207A7" w:rsidRPr="00995848">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="005207A7" w:rsidRPr="00995848">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="005207A7" w:rsidRPr="00995848">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="005207A7">
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="005207A7" w:rsidRPr="00995848">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6F7A7D70" w14:textId="77777777" w:rsidR="00813656" w:rsidRDefault="00813656" w:rsidP="00921FD3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="17CCD919" w14:textId="77777777" w:rsidR="00813656" w:rsidRDefault="00813656" w:rsidP="00921FD3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5142A057" w14:textId="77777777" w:rsidR="003F6063" w:rsidRDefault="003F6063">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="040E1761" w14:textId="77777777" w:rsidR="003F6063" w:rsidRDefault="003F6063" w:rsidP="003F6063">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A2DB3D3" w14:textId="77777777" w:rsidR="00254690" w:rsidRDefault="001C27DF" w:rsidP="00254690">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F51667F" wp14:editId="42DD141C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>-535940</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="10865485" cy="179705"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Rectangle 6">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="10865485" cy="179705"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="2E808E"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="6F815A2B" id="Rectangle 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-42.2pt;margin-top:0;width:855.55pt;height:14.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATLAHqgAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HSZsGdYqgj2FA&#10;0RZth54VWYoFyKImKXGyXz9KfqTrih2G5aBQIvmR/Ezy4nLfaLITziswJS1OckqE4VApsynp95fb&#10;L3NKfGCmYhqMKOlBeHq5/PzporULMYEadCUcQRDjF60taR2CXWSZ57VomD8BKwwqJbiGBby6TVY5&#10;1iJ6o7NJnp9mLbjKOuDCe3y97pR0mfClFDw8SOlFILqkmFtIp0vnOp7Z8oItNo7ZWvE+DfYPWTRM&#10;GQw6Ql2zwMjWqT+gGsUdeJDhhEOTgZSKi1QDVlPk76p5rpkVqRYkx9uRJv//YPn97tk+OqShtX7h&#10;UYxV7KVr4j/mR/aJrMNIltgHwvGxyOens+l8RglHZXF2fpbPIp3Z0d06H74KaEgUSurwaySS2O7O&#10;h850MInRPGhV3Sqt08Vt1lfakR3DLze5mefzmx79NzNtorGB6NYhxpfsWEySwkGLaKfNk5BEVZj+&#10;JGWS+kyMcRjnwoSiU9WsEl34WY6/IXrszOiRKk2AEVli/BG7BxgsO5ABu8uyt4+uIrXp6Jz/LbHO&#10;efRIkcGE0blRBtxHABqr6iN39gNJHTWRpTVUh0dHHHRD4i2/Vfjd7pgPj8zhVOD84KSHBzykhrak&#10;0EuU1OB+fvQe7bFZUUtJi1NWUv9jy5ygRH8z2MbnxXQaxzJdprOzCV7cW836rcZsmyvAdihwp1ie&#10;xGgf9CBKB80rLoRVjIoqZjjGLmkYxKvQzT4uFC5Wq2SEg2hZuDPPlkfoyGnsypf9K3O2b92AXX8P&#10;wzyyxbsO7myjp4HVNoBUqb2PrPZs4xCntukXTtwSb+/J6rgWl78AAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9HbpE3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAFMTvJn6HzTPxYtoFrEgoj6Zp&#10;4kVPYi/eXuEJpPuHsEtBP73bkx4nM5n5TbFbtBIXHl1vDUK8jkCwqW3Tmxbh+PGyykA4T6YhZQ0j&#10;fLODXXl7U1De2Nm886XyrQglxuWE0Hk/5FK6umNNbm0HNsH7sqMmH+TYymakOZRrJZMoSqWm3oSF&#10;jgY+dFyfq0kjTPXTMf5hPX/uK0VvKj480GuPeH+37LcgPC/+LwxX/IAOZWA62ck0TiiEVbbZhChC&#10;eHS10yR9BnFCSLJHkGUh/x8ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATLAHqgAIA&#10;AF4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9HbpE&#10;3QAAAAgBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#2e808e" stroked="f" strokeweight="1pt">
+              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:anchorlock/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="365867E4" w14:textId="77777777" w:rsidR="00254690" w:rsidRDefault="00254690" w:rsidP="003970AC">
+    <w:pPr>
+      <w:pStyle w:val="Descriptor"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A27BE35" wp14:editId="21B8DA76">
+              <wp:extent cx="5400000" cy="720000"/>
+              <wp:effectExtent l="0" t="0" r="10795" b="4445"/>
+              <wp:docPr id="4" name="Text Box 4" descr="Minister's details"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5400000" cy="720000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7B5CC6E5" w14:textId="77777777" w:rsidR="00127421" w:rsidRDefault="00A35438" w:rsidP="003970AC">
+                          <w:pPr>
+                            <w:pStyle w:val="Descriptor"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Descriptor or Name"/>
+                              <w:tag w:val="Descriptor or Name"/>
+                              <w:id w:val="-955632973"/>
+                              <w:placeholder>
+                                <w:docPart w:val="215A54B0B8664722B5260967E4C46FD9"/>
+                              </w:placeholder>
+                              <w:temporary/>
+                              <w:showingPlcHdr/>
+                            </w:sdtPr>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00127421" w:rsidRPr="001C27DF">
+                                <w:t>Food Authority</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="31472BC4" w14:textId="77777777" w:rsidR="00254690" w:rsidRDefault="00254690" w:rsidP="00127421">
+                          <w:pPr>
+                            <w:pStyle w:val="SecondaryDescriptor"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3A27BE35" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Minister's details" style="width:425.2pt;height:56.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFfLpTXAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X512azcEcYqsRYcB&#10;RVssHXpWZCkxJosaxcTOfv0o2U6KbpcOy0GhxcevR1Kzy65xYmcw1uBLeXoykcJ4DVXt16X8/njz&#10;7pMUkZSvlANvSrk3UV7O376ZtWFqzmADrjIo2ImP0zaUckMUpkUR9cY0Kp5AMJ6VFrBRxJ+4LipU&#10;LXtvXHE2mVwULWAVELSJkW+ve6WcZ//WGk331kZDwpWSc6N8Yj5X6SzmMzVdowqbWg9pqH/IolG1&#10;56AHV9eKlNhi/YerptYIESydaGgKsLbWJtfA1ZxOXlSz3Khgci1MTgwHmuL/c6vvdsvwgIK6z9Bx&#10;AxMhbYjTyJepns5ik/45U8F6pnB/oM10JDRfnn+YpJ8UmnUfuSsss5viaB0w0hcDjUhCKZHbktlS&#10;u9tIPXSEpGAebmrncmucF20pL96fT7LBQcPOnU9Yk5s8uDlmniXaO5Mwzn8zVtRVLiBd5PEyVw7F&#10;TvFgKK2Np1x79svohLKcxGsMB/wxq9cY93WMkcHTwbipPWCu/kXa1Y8xZdvjmfNndSeRulU3dHQF&#10;1Z4bjdDvQAz6puZu3KpIDwp56LmBvMh0z4d1wKzDIEmxAfz1t/uE51lkrRQtL1Ep48+tQiOF++p5&#10;StPGjQKOwmoU/La5Aqb/lJ+IoLPIBkhuFC1C88T7vUhRWKW85lilpFG8on6V+X3QZrHIIN6roOjW&#10;L4NOrlM30mw9dk8KwzCAxKN7B+N6qemLOeyxydLDYktg6zykidCexYFo3sk85sP7kZb++XdGHV+5&#10;+W8AAAD//wMAUEsDBBQABgAIAAAAIQDA44OG2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9L&#10;T8MwEITvSPwHa5G4USdQUBXiVIjHjWdbJLg58ZJE2OvI3qTh32O4wGWk1Yxmvi3Xs7NiwhB7Twry&#10;RQYCqfGmp1bBbnt3sgIRWZPR1hMq+MII6+rwoNSF8Xt6wWnDrUglFAutoGMeCilj06HTceEHpOR9&#10;+OA0pzO00gS9T+XOytMsu5BO95QWOj3gdYfN52Z0CuxbDPd1xu/TTfvAz09yfL3NH5U6PpqvLkEw&#10;zvwXhh/8hA5VYqr9SCYKqyA9wr+avNV5tgRRp1B+tgRZlfI/ffUNAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEABXy6U1wCAAAtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAwOODhtsAAAAFAQAADwAAAAAAAAAAAAAAAAC2BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7B5CC6E5" w14:textId="77777777" w:rsidR="00127421" w:rsidRDefault="00A35438" w:rsidP="003970AC">
+                    <w:pPr>
+                      <w:pStyle w:val="Descriptor"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Descriptor or Name"/>
+                        <w:tag w:val="Descriptor or Name"/>
+                        <w:id w:val="-955632973"/>
+                        <w:placeholder>
+                          <w:docPart w:val="215A54B0B8664722B5260967E4C46FD9"/>
+                        </w:placeholder>
+                        <w:temporary/>
+                        <w:showingPlcHdr/>
+                      </w:sdtPr>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00127421" w:rsidRPr="001C27DF">
+                          <w:t>Food Authority</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="31472BC4" w14:textId="77777777" w:rsidR="00254690" w:rsidRDefault="00254690" w:rsidP="00127421">
+                    <w:pPr>
+                      <w:pStyle w:val="SecondaryDescriptor"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="0070444D">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="451CC25B" wp14:editId="7B5908BA">
-[...10 lines deleted...]
-          <wp:docPr id="61" name="Picture 61"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BA1A739" wp14:editId="1399250E">
+          <wp:extent cx="666000" cy="720000"/>
+          <wp:effectExtent l="0" t="0" r="1270" b="4445"/>
+          <wp:docPr id="112865439" name="Picture 112865439">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="NSWFA_FOOTER_FRONT-BLUE.jpg"/>
+                  <pic:cNvPr id="7" name="Picture 7">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7596000" cy="1476000"/>
+                    <a:ext cx="666000" cy="720000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...1461 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...332 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...45 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04FE396E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBB4875C"/>
+    <w:lvl w:ilvl="0" w:tplc="7A00B3D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="53565A" w:themeColor="text2"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...159 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...24 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...60 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003">
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06587AFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A29E2456"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...142 lines deleted...]
-      <w:pStyle w:val="TableBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="53565A" w:themeColor="text2"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -8718,64 +8334,886 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="357F7B41"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13E5676C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="990AA200"/>
-    <w:lvl w:ilvl="0" w:tplc="0446643A">
+    <w:tmpl w:val="E9C6FEBE"/>
+    <w:lvl w:ilvl="0" w:tplc="E0803700">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="714"/>
+        </w:tabs>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="22272B" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14A77D02"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EDA803AC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18942059"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FADEB06E"/>
+    <w:lvl w:ilvl="0" w:tplc="0554D3E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="22272B" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D156394"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69EE43A6"/>
+    <w:lvl w:ilvl="0" w:tplc="D2C2E362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1072"/>
+        </w:tabs>
+        <w:ind w:left="1072" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="22272B" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2154" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2874" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3594" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4314" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5034" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5754" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6474" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7194" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E2D3505"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="82E88004"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="357D4695"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E666274"/>
+    <w:lvl w:ilvl="0" w:tplc="534CDACA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1072"/>
+        </w:tabs>
+        <w:ind w:left="1072" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="22272B" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2154" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2874" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3594" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4314" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5034" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5754" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6474" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7194" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="450A6525"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0AC9F32"/>
+    <w:lvl w:ilvl="0" w:tplc="D6761F46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="961" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231D1E"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="21C4DB82">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1865" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="231D1E"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CB062B32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="775CA1AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3EAC9E70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4831" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D24AF50C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5821" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8F30CC88">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6812" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="133C64AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7802" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C068C73A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8793" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="505C1821"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1C22A2A"/>
+    <w:lvl w:ilvl="0" w:tplc="55BEC886">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="22272B" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -8831,1471 +9269,1340 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53AE79B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23F6EB12"/>
+    <w:lvl w:ilvl="0" w:tplc="F3D00BA6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="Appendix %1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val="—"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1418" w:hanging="1418"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="714"/>
+        </w:tabs>
+        <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+        <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="22272B" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1931" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2651" w:hanging="360"/>
+        <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3371" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4091" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4811" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5531" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6251" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6971" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4CB2066A"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="638B23FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="91064158"/>
+    <w:tmpl w:val="ADC4D610"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-[...138 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="2027056243">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="2" w16cid:durableId="624773858">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="3" w16cid:durableId="91633613">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="4" w16cid:durableId="1238788324">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2089422438">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="2057466065">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="7" w16cid:durableId="1931770940">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1">
-[...22 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
-[...37 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="8" w16cid:durableId="1808205957">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="9" w16cid:durableId="207493591">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="10" w16cid:durableId="1508712345">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="341859209">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1468469981">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="141312377">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="633949318">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1170801570">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1836459944">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1701468210">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1795171843">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1158423598">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="789200188">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="69541474">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="690764541">
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="23" w16cid:durableId="355814693">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="24" w16cid:durableId="961886405">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1649673749">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="739644368">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="950624033">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="2031642511">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="21827980">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="184222455">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1270505803">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1907953154">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1810903308">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2015718598">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="35" w16cid:durableId="1556890470">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="36" w16cid:durableId="771317522">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="37" w16cid:durableId="1742143668">
+    <w:abstractNumId w:val="8"/>
   </w:num>
+  <w:num w:numId="38" w16cid:durableId="2030332627">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:embedTrueTypeFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:stylePaneFormatFilter w:val="D024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C96966"/>
-[...696 lines deleted...]
-    <w:rsid w:val="00FF54C6"/>
+    <w:rsidRoot w:val="00AB426D"/>
+    <w:rsid w:val="00002C93"/>
+    <w:rsid w:val="00003583"/>
+    <w:rsid w:val="00003709"/>
+    <w:rsid w:val="00005754"/>
+    <w:rsid w:val="00005C44"/>
+    <w:rsid w:val="000100A3"/>
+    <w:rsid w:val="00020713"/>
+    <w:rsid w:val="00021A2F"/>
+    <w:rsid w:val="000235F5"/>
+    <w:rsid w:val="00030C2E"/>
+    <w:rsid w:val="000319D3"/>
+    <w:rsid w:val="000330D7"/>
+    <w:rsid w:val="0003578F"/>
+    <w:rsid w:val="00036799"/>
+    <w:rsid w:val="000369F8"/>
+    <w:rsid w:val="00037432"/>
+    <w:rsid w:val="0004118D"/>
+    <w:rsid w:val="0004413C"/>
+    <w:rsid w:val="000454E1"/>
+    <w:rsid w:val="00046ACD"/>
+    <w:rsid w:val="0005359F"/>
+    <w:rsid w:val="00055AC1"/>
+    <w:rsid w:val="00061095"/>
+    <w:rsid w:val="00067ECA"/>
+    <w:rsid w:val="00072B2F"/>
+    <w:rsid w:val="00075988"/>
+    <w:rsid w:val="00075C83"/>
+    <w:rsid w:val="000826A1"/>
+    <w:rsid w:val="000926DF"/>
+    <w:rsid w:val="00095876"/>
+    <w:rsid w:val="000965F9"/>
+    <w:rsid w:val="000A0A02"/>
+    <w:rsid w:val="000A166E"/>
+    <w:rsid w:val="000A381D"/>
+    <w:rsid w:val="000B4215"/>
+    <w:rsid w:val="000B7F4B"/>
+    <w:rsid w:val="000C3C18"/>
+    <w:rsid w:val="000D5CAC"/>
+    <w:rsid w:val="000D6B77"/>
+    <w:rsid w:val="000E0434"/>
+    <w:rsid w:val="000E7003"/>
+    <w:rsid w:val="000F3212"/>
+    <w:rsid w:val="000F64E3"/>
+    <w:rsid w:val="00103707"/>
+    <w:rsid w:val="001106A0"/>
+    <w:rsid w:val="00111713"/>
+    <w:rsid w:val="00111775"/>
+    <w:rsid w:val="00114A73"/>
+    <w:rsid w:val="00116CED"/>
+    <w:rsid w:val="0011767C"/>
+    <w:rsid w:val="00121CA4"/>
+    <w:rsid w:val="00124858"/>
+    <w:rsid w:val="00127421"/>
+    <w:rsid w:val="0013041B"/>
+    <w:rsid w:val="00131292"/>
+    <w:rsid w:val="0013204F"/>
+    <w:rsid w:val="00132C9F"/>
+    <w:rsid w:val="0013421B"/>
+    <w:rsid w:val="001373C7"/>
+    <w:rsid w:val="0014092D"/>
+    <w:rsid w:val="0014157C"/>
+    <w:rsid w:val="001419CE"/>
+    <w:rsid w:val="00145512"/>
+    <w:rsid w:val="00145CB5"/>
+    <w:rsid w:val="001476EF"/>
+    <w:rsid w:val="00150CAE"/>
+    <w:rsid w:val="00154DDA"/>
+    <w:rsid w:val="00157372"/>
+    <w:rsid w:val="001728CA"/>
+    <w:rsid w:val="001733E7"/>
+    <w:rsid w:val="00174347"/>
+    <w:rsid w:val="00177877"/>
+    <w:rsid w:val="00181EF5"/>
+    <w:rsid w:val="00187F76"/>
+    <w:rsid w:val="00191D43"/>
+    <w:rsid w:val="001A628B"/>
+    <w:rsid w:val="001B05CE"/>
+    <w:rsid w:val="001B48CB"/>
+    <w:rsid w:val="001C27DF"/>
+    <w:rsid w:val="001D4524"/>
+    <w:rsid w:val="001D4C98"/>
+    <w:rsid w:val="001D754D"/>
+    <w:rsid w:val="001E04AA"/>
+    <w:rsid w:val="001E0611"/>
+    <w:rsid w:val="001E0762"/>
+    <w:rsid w:val="001E0A3B"/>
+    <w:rsid w:val="001E1988"/>
+    <w:rsid w:val="001F010F"/>
+    <w:rsid w:val="0020669E"/>
+    <w:rsid w:val="00216041"/>
+    <w:rsid w:val="00216B6C"/>
+    <w:rsid w:val="00216BF8"/>
+    <w:rsid w:val="00216C26"/>
+    <w:rsid w:val="00216D02"/>
+    <w:rsid w:val="00224DDA"/>
+    <w:rsid w:val="00233115"/>
+    <w:rsid w:val="00233579"/>
+    <w:rsid w:val="002409AB"/>
+    <w:rsid w:val="00240C1B"/>
+    <w:rsid w:val="00245D62"/>
+    <w:rsid w:val="0025118A"/>
+    <w:rsid w:val="00254690"/>
+    <w:rsid w:val="00263EAD"/>
+    <w:rsid w:val="00264A3C"/>
+    <w:rsid w:val="0026538D"/>
+    <w:rsid w:val="00266388"/>
+    <w:rsid w:val="002668DE"/>
+    <w:rsid w:val="00267565"/>
+    <w:rsid w:val="002712D5"/>
+    <w:rsid w:val="0027645B"/>
+    <w:rsid w:val="00280610"/>
+    <w:rsid w:val="00283975"/>
+    <w:rsid w:val="0029399F"/>
+    <w:rsid w:val="002956EE"/>
+    <w:rsid w:val="00297D45"/>
+    <w:rsid w:val="002A4A93"/>
+    <w:rsid w:val="002B269F"/>
+    <w:rsid w:val="002B54C0"/>
+    <w:rsid w:val="002C5B28"/>
+    <w:rsid w:val="002C62E1"/>
+    <w:rsid w:val="002D06D6"/>
+    <w:rsid w:val="002D167C"/>
+    <w:rsid w:val="002D55DA"/>
+    <w:rsid w:val="002E0871"/>
+    <w:rsid w:val="002E34BF"/>
+    <w:rsid w:val="002E758D"/>
+    <w:rsid w:val="00305D59"/>
+    <w:rsid w:val="00305D69"/>
+    <w:rsid w:val="00320A84"/>
+    <w:rsid w:val="00340CA0"/>
+    <w:rsid w:val="0034176E"/>
+    <w:rsid w:val="00345D83"/>
+    <w:rsid w:val="00353985"/>
+    <w:rsid w:val="0035448C"/>
+    <w:rsid w:val="0036379C"/>
+    <w:rsid w:val="0036455B"/>
+    <w:rsid w:val="00364F93"/>
+    <w:rsid w:val="00374C56"/>
+    <w:rsid w:val="003841D4"/>
+    <w:rsid w:val="00393526"/>
+    <w:rsid w:val="00394652"/>
+    <w:rsid w:val="00394D6C"/>
+    <w:rsid w:val="00395D11"/>
+    <w:rsid w:val="003970AC"/>
+    <w:rsid w:val="003A0E8F"/>
+    <w:rsid w:val="003A44F5"/>
+    <w:rsid w:val="003B0508"/>
+    <w:rsid w:val="003B11A1"/>
+    <w:rsid w:val="003B19B3"/>
+    <w:rsid w:val="003B2FCB"/>
+    <w:rsid w:val="003B3C46"/>
+    <w:rsid w:val="003B3E04"/>
+    <w:rsid w:val="003C3E43"/>
+    <w:rsid w:val="003C5812"/>
+    <w:rsid w:val="003C68F7"/>
+    <w:rsid w:val="003C7A71"/>
+    <w:rsid w:val="003D0EB6"/>
+    <w:rsid w:val="003D3D47"/>
+    <w:rsid w:val="003D7F52"/>
+    <w:rsid w:val="003F443B"/>
+    <w:rsid w:val="003F5577"/>
+    <w:rsid w:val="003F6063"/>
+    <w:rsid w:val="00403322"/>
+    <w:rsid w:val="004040B9"/>
+    <w:rsid w:val="00404B96"/>
+    <w:rsid w:val="0041074F"/>
+    <w:rsid w:val="00411861"/>
+    <w:rsid w:val="00414BBA"/>
+    <w:rsid w:val="00426EE8"/>
+    <w:rsid w:val="0043431C"/>
+    <w:rsid w:val="00453F7C"/>
+    <w:rsid w:val="00463D31"/>
+    <w:rsid w:val="004643FB"/>
+    <w:rsid w:val="0047031C"/>
+    <w:rsid w:val="00470991"/>
+    <w:rsid w:val="00473FB7"/>
+    <w:rsid w:val="004766D2"/>
+    <w:rsid w:val="00482E74"/>
+    <w:rsid w:val="004867AE"/>
+    <w:rsid w:val="00491712"/>
+    <w:rsid w:val="004964CC"/>
+    <w:rsid w:val="004A4836"/>
+    <w:rsid w:val="004A7EA0"/>
+    <w:rsid w:val="004B13EA"/>
+    <w:rsid w:val="004B29B9"/>
+    <w:rsid w:val="004B5975"/>
+    <w:rsid w:val="004C02EC"/>
+    <w:rsid w:val="004C1A21"/>
+    <w:rsid w:val="004C1FE7"/>
+    <w:rsid w:val="004C35B2"/>
+    <w:rsid w:val="004D4D99"/>
+    <w:rsid w:val="004D5467"/>
+    <w:rsid w:val="004D62BA"/>
+    <w:rsid w:val="004E0163"/>
+    <w:rsid w:val="004E3E6E"/>
+    <w:rsid w:val="004E5CA6"/>
+    <w:rsid w:val="004F4880"/>
+    <w:rsid w:val="004F668A"/>
+    <w:rsid w:val="004F6D4C"/>
+    <w:rsid w:val="004F77CB"/>
+    <w:rsid w:val="00500B67"/>
+    <w:rsid w:val="00504AC3"/>
+    <w:rsid w:val="005071B2"/>
+    <w:rsid w:val="00507907"/>
+    <w:rsid w:val="00510B7D"/>
+    <w:rsid w:val="00516538"/>
+    <w:rsid w:val="00520735"/>
+    <w:rsid w:val="005207A7"/>
+    <w:rsid w:val="005218C6"/>
+    <w:rsid w:val="005220B8"/>
+    <w:rsid w:val="00527689"/>
+    <w:rsid w:val="005320ED"/>
+    <w:rsid w:val="005322E8"/>
+    <w:rsid w:val="0053238E"/>
+    <w:rsid w:val="00535F8B"/>
+    <w:rsid w:val="00544E33"/>
+    <w:rsid w:val="005451BB"/>
+    <w:rsid w:val="005509B8"/>
+    <w:rsid w:val="00550F70"/>
+    <w:rsid w:val="0055107D"/>
+    <w:rsid w:val="00553484"/>
+    <w:rsid w:val="005668BE"/>
+    <w:rsid w:val="00572398"/>
+    <w:rsid w:val="005769A5"/>
+    <w:rsid w:val="00576F5B"/>
+    <w:rsid w:val="00577996"/>
+    <w:rsid w:val="00586CF7"/>
+    <w:rsid w:val="0059019E"/>
+    <w:rsid w:val="0059207E"/>
+    <w:rsid w:val="00594DAC"/>
+    <w:rsid w:val="005A1041"/>
+    <w:rsid w:val="005A2505"/>
+    <w:rsid w:val="005A3365"/>
+    <w:rsid w:val="005A3A26"/>
+    <w:rsid w:val="005A3D3C"/>
+    <w:rsid w:val="005A4BA7"/>
+    <w:rsid w:val="005A4D28"/>
+    <w:rsid w:val="005A65C4"/>
+    <w:rsid w:val="005A7D08"/>
+    <w:rsid w:val="005B18C7"/>
+    <w:rsid w:val="005B2F8C"/>
+    <w:rsid w:val="005B36E6"/>
+    <w:rsid w:val="005B417B"/>
+    <w:rsid w:val="005C0261"/>
+    <w:rsid w:val="005C0FEB"/>
+    <w:rsid w:val="005C19DF"/>
+    <w:rsid w:val="005C2F54"/>
+    <w:rsid w:val="005C5152"/>
+    <w:rsid w:val="005C7C60"/>
+    <w:rsid w:val="005C7E48"/>
+    <w:rsid w:val="005D28D4"/>
+    <w:rsid w:val="005D3E92"/>
+    <w:rsid w:val="005D66AB"/>
+    <w:rsid w:val="005E5EC0"/>
+    <w:rsid w:val="005F1786"/>
+    <w:rsid w:val="005F252B"/>
+    <w:rsid w:val="005F4E21"/>
+    <w:rsid w:val="005F6D7B"/>
+    <w:rsid w:val="0062235A"/>
+    <w:rsid w:val="00626487"/>
+    <w:rsid w:val="0063593D"/>
+    <w:rsid w:val="006362A7"/>
+    <w:rsid w:val="00640514"/>
+    <w:rsid w:val="006520C0"/>
+    <w:rsid w:val="0066161A"/>
+    <w:rsid w:val="00664212"/>
+    <w:rsid w:val="00676178"/>
+    <w:rsid w:val="0067638B"/>
+    <w:rsid w:val="0068365B"/>
+    <w:rsid w:val="00683C09"/>
+    <w:rsid w:val="00685165"/>
+    <w:rsid w:val="006902D1"/>
+    <w:rsid w:val="006A288E"/>
+    <w:rsid w:val="006A49D6"/>
+    <w:rsid w:val="006A53BA"/>
+    <w:rsid w:val="006B079F"/>
+    <w:rsid w:val="006B3D4A"/>
+    <w:rsid w:val="006C4799"/>
+    <w:rsid w:val="006C5EDD"/>
+    <w:rsid w:val="006C66FC"/>
+    <w:rsid w:val="006D0D78"/>
+    <w:rsid w:val="006E2772"/>
+    <w:rsid w:val="006E2934"/>
+    <w:rsid w:val="006E2FF7"/>
+    <w:rsid w:val="006E3914"/>
+    <w:rsid w:val="006E4A18"/>
+    <w:rsid w:val="006E5998"/>
+    <w:rsid w:val="006E76C9"/>
+    <w:rsid w:val="006E79DB"/>
+    <w:rsid w:val="006F17A1"/>
+    <w:rsid w:val="006F2BCD"/>
+    <w:rsid w:val="006F2F1E"/>
+    <w:rsid w:val="0070444D"/>
+    <w:rsid w:val="00705F2B"/>
+    <w:rsid w:val="00716C7D"/>
+    <w:rsid w:val="0072008C"/>
+    <w:rsid w:val="00720ADC"/>
+    <w:rsid w:val="0072140E"/>
+    <w:rsid w:val="00721955"/>
+    <w:rsid w:val="00725E07"/>
+    <w:rsid w:val="007332A7"/>
+    <w:rsid w:val="00740467"/>
+    <w:rsid w:val="00742F66"/>
+    <w:rsid w:val="00743543"/>
+    <w:rsid w:val="00745582"/>
+    <w:rsid w:val="00746ACA"/>
+    <w:rsid w:val="0076273F"/>
+    <w:rsid w:val="0076385B"/>
+    <w:rsid w:val="00763C24"/>
+    <w:rsid w:val="007673EB"/>
+    <w:rsid w:val="007725E4"/>
+    <w:rsid w:val="007731B0"/>
+    <w:rsid w:val="00773B1E"/>
+    <w:rsid w:val="00776C27"/>
+    <w:rsid w:val="007772E3"/>
+    <w:rsid w:val="0078319B"/>
+    <w:rsid w:val="007843E1"/>
+    <w:rsid w:val="00790147"/>
+    <w:rsid w:val="007910A6"/>
+    <w:rsid w:val="00792754"/>
+    <w:rsid w:val="00793D32"/>
+    <w:rsid w:val="0079536D"/>
+    <w:rsid w:val="00795545"/>
+    <w:rsid w:val="007960BE"/>
+    <w:rsid w:val="007A2961"/>
+    <w:rsid w:val="007A40B2"/>
+    <w:rsid w:val="007A5D5F"/>
+    <w:rsid w:val="007A7845"/>
+    <w:rsid w:val="007A7FA3"/>
+    <w:rsid w:val="007B39D3"/>
+    <w:rsid w:val="007B5A48"/>
+    <w:rsid w:val="007B75E6"/>
+    <w:rsid w:val="007C2723"/>
+    <w:rsid w:val="007C439D"/>
+    <w:rsid w:val="007C74B3"/>
+    <w:rsid w:val="007E2824"/>
+    <w:rsid w:val="007E3EC8"/>
+    <w:rsid w:val="007E51BF"/>
+    <w:rsid w:val="007E79FC"/>
+    <w:rsid w:val="007F4FFE"/>
+    <w:rsid w:val="007F5D9C"/>
+    <w:rsid w:val="00802606"/>
+    <w:rsid w:val="008040E8"/>
+    <w:rsid w:val="00805EEE"/>
+    <w:rsid w:val="0080756C"/>
+    <w:rsid w:val="00813656"/>
+    <w:rsid w:val="00815B99"/>
+    <w:rsid w:val="00821318"/>
+    <w:rsid w:val="00822299"/>
+    <w:rsid w:val="00825144"/>
+    <w:rsid w:val="008274FF"/>
+    <w:rsid w:val="008279D9"/>
+    <w:rsid w:val="00830752"/>
+    <w:rsid w:val="00836418"/>
+    <w:rsid w:val="00836C15"/>
+    <w:rsid w:val="00841E86"/>
+    <w:rsid w:val="0084309C"/>
+    <w:rsid w:val="008433D6"/>
+    <w:rsid w:val="00843A4A"/>
+    <w:rsid w:val="008445F0"/>
+    <w:rsid w:val="00852196"/>
+    <w:rsid w:val="00860E2A"/>
+    <w:rsid w:val="00864B67"/>
+    <w:rsid w:val="008665D2"/>
+    <w:rsid w:val="008862F5"/>
+    <w:rsid w:val="0088650A"/>
+    <w:rsid w:val="00894241"/>
+    <w:rsid w:val="0089425F"/>
+    <w:rsid w:val="00894C87"/>
+    <w:rsid w:val="008A28B5"/>
+    <w:rsid w:val="008A5C69"/>
+    <w:rsid w:val="008B0346"/>
+    <w:rsid w:val="008B12AA"/>
+    <w:rsid w:val="008B4255"/>
+    <w:rsid w:val="008C1013"/>
+    <w:rsid w:val="008C2835"/>
+    <w:rsid w:val="008C398D"/>
+    <w:rsid w:val="008C478E"/>
+    <w:rsid w:val="008C67B3"/>
+    <w:rsid w:val="008D3B5E"/>
+    <w:rsid w:val="008D5F35"/>
+    <w:rsid w:val="008E0CAA"/>
+    <w:rsid w:val="008E1BEC"/>
+    <w:rsid w:val="008E2242"/>
+    <w:rsid w:val="008E262F"/>
+    <w:rsid w:val="008E4505"/>
+    <w:rsid w:val="008E4E60"/>
+    <w:rsid w:val="008E6974"/>
+    <w:rsid w:val="008F491D"/>
+    <w:rsid w:val="008F671A"/>
+    <w:rsid w:val="009022C6"/>
+    <w:rsid w:val="00905970"/>
+    <w:rsid w:val="0091046A"/>
+    <w:rsid w:val="009112CB"/>
+    <w:rsid w:val="00920C06"/>
+    <w:rsid w:val="00921FD3"/>
+    <w:rsid w:val="009220D7"/>
+    <w:rsid w:val="009253E5"/>
+    <w:rsid w:val="00927905"/>
+    <w:rsid w:val="009354B9"/>
+    <w:rsid w:val="00940A26"/>
+    <w:rsid w:val="00942939"/>
+    <w:rsid w:val="00946C9F"/>
+    <w:rsid w:val="00950172"/>
+    <w:rsid w:val="00951F3C"/>
+    <w:rsid w:val="0095285E"/>
+    <w:rsid w:val="00957247"/>
+    <w:rsid w:val="00957BDD"/>
+    <w:rsid w:val="00960C28"/>
+    <w:rsid w:val="009646D3"/>
+    <w:rsid w:val="00966A53"/>
+    <w:rsid w:val="00966FD8"/>
+    <w:rsid w:val="00975767"/>
+    <w:rsid w:val="00980704"/>
+    <w:rsid w:val="00983DB2"/>
+    <w:rsid w:val="009869E2"/>
+    <w:rsid w:val="00986B43"/>
+    <w:rsid w:val="00994AF2"/>
+    <w:rsid w:val="00995848"/>
+    <w:rsid w:val="009977D9"/>
+    <w:rsid w:val="009A21CF"/>
+    <w:rsid w:val="009A31A2"/>
+    <w:rsid w:val="009B0C2F"/>
+    <w:rsid w:val="009B10A9"/>
+    <w:rsid w:val="009B18B9"/>
+    <w:rsid w:val="009B30B2"/>
+    <w:rsid w:val="009B3280"/>
+    <w:rsid w:val="009C5F3C"/>
+    <w:rsid w:val="009C70D9"/>
+    <w:rsid w:val="009E7376"/>
+    <w:rsid w:val="009F3D12"/>
+    <w:rsid w:val="009F4AA0"/>
+    <w:rsid w:val="009F655A"/>
+    <w:rsid w:val="00A00CBC"/>
+    <w:rsid w:val="00A0356E"/>
+    <w:rsid w:val="00A0439E"/>
+    <w:rsid w:val="00A05561"/>
+    <w:rsid w:val="00A05EAA"/>
+    <w:rsid w:val="00A1127E"/>
+    <w:rsid w:val="00A20D01"/>
+    <w:rsid w:val="00A263B1"/>
+    <w:rsid w:val="00A35389"/>
+    <w:rsid w:val="00A35438"/>
+    <w:rsid w:val="00A47B2F"/>
+    <w:rsid w:val="00A56E2A"/>
+    <w:rsid w:val="00A647D8"/>
+    <w:rsid w:val="00A65014"/>
+    <w:rsid w:val="00A654E9"/>
+    <w:rsid w:val="00A806D8"/>
+    <w:rsid w:val="00A852BE"/>
+    <w:rsid w:val="00A91604"/>
+    <w:rsid w:val="00A9464A"/>
+    <w:rsid w:val="00A96CAA"/>
+    <w:rsid w:val="00AA591D"/>
+    <w:rsid w:val="00AB17ED"/>
+    <w:rsid w:val="00AB27C8"/>
+    <w:rsid w:val="00AB426D"/>
+    <w:rsid w:val="00AB5CC7"/>
+    <w:rsid w:val="00AB7A15"/>
+    <w:rsid w:val="00AC5770"/>
+    <w:rsid w:val="00AC5A0A"/>
+    <w:rsid w:val="00AC5E16"/>
+    <w:rsid w:val="00AD053A"/>
+    <w:rsid w:val="00AD0E51"/>
+    <w:rsid w:val="00AD4014"/>
+    <w:rsid w:val="00AE2A91"/>
+    <w:rsid w:val="00AE2CAB"/>
+    <w:rsid w:val="00AF032C"/>
+    <w:rsid w:val="00AF25C0"/>
+    <w:rsid w:val="00AF3631"/>
+    <w:rsid w:val="00AF6BA9"/>
+    <w:rsid w:val="00B047B4"/>
+    <w:rsid w:val="00B16033"/>
+    <w:rsid w:val="00B17909"/>
+    <w:rsid w:val="00B266E9"/>
+    <w:rsid w:val="00B351A3"/>
+    <w:rsid w:val="00B351C1"/>
+    <w:rsid w:val="00B41902"/>
+    <w:rsid w:val="00B4618E"/>
+    <w:rsid w:val="00B508B5"/>
+    <w:rsid w:val="00B509BA"/>
+    <w:rsid w:val="00B536E9"/>
+    <w:rsid w:val="00B54101"/>
+    <w:rsid w:val="00B578B6"/>
+    <w:rsid w:val="00B73940"/>
+    <w:rsid w:val="00B8314C"/>
+    <w:rsid w:val="00B86B4A"/>
+    <w:rsid w:val="00B92656"/>
+    <w:rsid w:val="00BB00A2"/>
+    <w:rsid w:val="00BB30E7"/>
+    <w:rsid w:val="00BB5705"/>
+    <w:rsid w:val="00BC03B2"/>
+    <w:rsid w:val="00BC2680"/>
+    <w:rsid w:val="00BC6ADB"/>
+    <w:rsid w:val="00BD0A8A"/>
+    <w:rsid w:val="00BD104C"/>
+    <w:rsid w:val="00BD1E5B"/>
+    <w:rsid w:val="00BD5B4B"/>
+    <w:rsid w:val="00BD73D5"/>
+    <w:rsid w:val="00BE02CE"/>
+    <w:rsid w:val="00BE0618"/>
+    <w:rsid w:val="00BE101E"/>
+    <w:rsid w:val="00BE3F7B"/>
+    <w:rsid w:val="00C01BF2"/>
+    <w:rsid w:val="00C0654B"/>
+    <w:rsid w:val="00C12988"/>
+    <w:rsid w:val="00C14632"/>
+    <w:rsid w:val="00C1506D"/>
+    <w:rsid w:val="00C20449"/>
+    <w:rsid w:val="00C249FE"/>
+    <w:rsid w:val="00C27794"/>
+    <w:rsid w:val="00C31BE6"/>
+    <w:rsid w:val="00C34B76"/>
+    <w:rsid w:val="00C36AA2"/>
+    <w:rsid w:val="00C3744A"/>
+    <w:rsid w:val="00C44800"/>
+    <w:rsid w:val="00C44E0C"/>
+    <w:rsid w:val="00C509DC"/>
+    <w:rsid w:val="00C515B8"/>
+    <w:rsid w:val="00C539A5"/>
+    <w:rsid w:val="00C53C5C"/>
+    <w:rsid w:val="00C572B1"/>
+    <w:rsid w:val="00C62FCD"/>
+    <w:rsid w:val="00C649CD"/>
+    <w:rsid w:val="00C64AE3"/>
+    <w:rsid w:val="00C66D5B"/>
+    <w:rsid w:val="00C75429"/>
+    <w:rsid w:val="00C854AC"/>
+    <w:rsid w:val="00C948CF"/>
+    <w:rsid w:val="00CA0DAF"/>
+    <w:rsid w:val="00CA15C9"/>
+    <w:rsid w:val="00CA1B37"/>
+    <w:rsid w:val="00CA23DA"/>
+    <w:rsid w:val="00CA4083"/>
+    <w:rsid w:val="00CA48B2"/>
+    <w:rsid w:val="00CA4BD7"/>
+    <w:rsid w:val="00CA74B5"/>
+    <w:rsid w:val="00CB4310"/>
+    <w:rsid w:val="00CB4DD1"/>
+    <w:rsid w:val="00CC0104"/>
+    <w:rsid w:val="00CC2828"/>
+    <w:rsid w:val="00CC400B"/>
+    <w:rsid w:val="00CD4754"/>
+    <w:rsid w:val="00CE00DA"/>
+    <w:rsid w:val="00CE1D94"/>
+    <w:rsid w:val="00CF2F5A"/>
+    <w:rsid w:val="00D015E0"/>
+    <w:rsid w:val="00D0341B"/>
+    <w:rsid w:val="00D03B7F"/>
+    <w:rsid w:val="00D05BC4"/>
+    <w:rsid w:val="00D077D4"/>
+    <w:rsid w:val="00D13C1B"/>
+    <w:rsid w:val="00D1583E"/>
+    <w:rsid w:val="00D16E49"/>
+    <w:rsid w:val="00D20F63"/>
+    <w:rsid w:val="00D233F2"/>
+    <w:rsid w:val="00D3139F"/>
+    <w:rsid w:val="00D353F2"/>
+    <w:rsid w:val="00D372E9"/>
+    <w:rsid w:val="00D37C57"/>
+    <w:rsid w:val="00D4026B"/>
+    <w:rsid w:val="00D4203B"/>
+    <w:rsid w:val="00D465AF"/>
+    <w:rsid w:val="00D47C87"/>
+    <w:rsid w:val="00D507EE"/>
+    <w:rsid w:val="00D51B8A"/>
+    <w:rsid w:val="00D55D74"/>
+    <w:rsid w:val="00D63460"/>
+    <w:rsid w:val="00D6450D"/>
+    <w:rsid w:val="00D6577C"/>
+    <w:rsid w:val="00D65AA1"/>
+    <w:rsid w:val="00D73C49"/>
+    <w:rsid w:val="00D829A4"/>
+    <w:rsid w:val="00D847B1"/>
+    <w:rsid w:val="00D87EC4"/>
+    <w:rsid w:val="00D9066E"/>
+    <w:rsid w:val="00D94985"/>
+    <w:rsid w:val="00DA0CFA"/>
+    <w:rsid w:val="00DA3F1E"/>
+    <w:rsid w:val="00DA6759"/>
+    <w:rsid w:val="00DB2116"/>
+    <w:rsid w:val="00DB30BF"/>
+    <w:rsid w:val="00DB4E4E"/>
+    <w:rsid w:val="00DB7506"/>
+    <w:rsid w:val="00DB7BED"/>
+    <w:rsid w:val="00DC1809"/>
+    <w:rsid w:val="00DC7E71"/>
+    <w:rsid w:val="00DD1EA8"/>
+    <w:rsid w:val="00DD3473"/>
+    <w:rsid w:val="00DD42E2"/>
+    <w:rsid w:val="00DD502A"/>
+    <w:rsid w:val="00DD566B"/>
+    <w:rsid w:val="00DD70B1"/>
+    <w:rsid w:val="00DE37DE"/>
+    <w:rsid w:val="00DE5CC1"/>
+    <w:rsid w:val="00DF00DF"/>
+    <w:rsid w:val="00DF1F92"/>
+    <w:rsid w:val="00DF214C"/>
+    <w:rsid w:val="00DF363C"/>
+    <w:rsid w:val="00DF3C2D"/>
+    <w:rsid w:val="00DF4166"/>
+    <w:rsid w:val="00DF523D"/>
+    <w:rsid w:val="00DF540A"/>
+    <w:rsid w:val="00E01635"/>
+    <w:rsid w:val="00E020AA"/>
+    <w:rsid w:val="00E03D68"/>
+    <w:rsid w:val="00E171AE"/>
+    <w:rsid w:val="00E34EE8"/>
+    <w:rsid w:val="00E428B5"/>
+    <w:rsid w:val="00E56242"/>
+    <w:rsid w:val="00E612FF"/>
+    <w:rsid w:val="00E804A9"/>
+    <w:rsid w:val="00E8435F"/>
+    <w:rsid w:val="00E90560"/>
+    <w:rsid w:val="00E91082"/>
+    <w:rsid w:val="00E923A1"/>
+    <w:rsid w:val="00E95449"/>
+    <w:rsid w:val="00E97EB0"/>
+    <w:rsid w:val="00EA016D"/>
+    <w:rsid w:val="00EA6CE8"/>
+    <w:rsid w:val="00EC5916"/>
+    <w:rsid w:val="00EC6665"/>
+    <w:rsid w:val="00EC72BA"/>
+    <w:rsid w:val="00ED7794"/>
+    <w:rsid w:val="00EE23A3"/>
+    <w:rsid w:val="00EE31E3"/>
+    <w:rsid w:val="00EE5639"/>
+    <w:rsid w:val="00EF1C2A"/>
+    <w:rsid w:val="00EF45ED"/>
+    <w:rsid w:val="00EF66A8"/>
+    <w:rsid w:val="00F0333B"/>
+    <w:rsid w:val="00F16924"/>
+    <w:rsid w:val="00F2157A"/>
+    <w:rsid w:val="00F245B4"/>
+    <w:rsid w:val="00F26E39"/>
+    <w:rsid w:val="00F31DA7"/>
+    <w:rsid w:val="00F3338E"/>
+    <w:rsid w:val="00F33644"/>
+    <w:rsid w:val="00F33F2A"/>
+    <w:rsid w:val="00F35372"/>
+    <w:rsid w:val="00F460B2"/>
+    <w:rsid w:val="00F531C6"/>
+    <w:rsid w:val="00F5504A"/>
+    <w:rsid w:val="00F63826"/>
+    <w:rsid w:val="00F67F01"/>
+    <w:rsid w:val="00F71559"/>
+    <w:rsid w:val="00F71ECE"/>
+    <w:rsid w:val="00F81EF6"/>
+    <w:rsid w:val="00F836DA"/>
+    <w:rsid w:val="00F94D7E"/>
+    <w:rsid w:val="00FA05B2"/>
+    <w:rsid w:val="00FA0FC5"/>
+    <w:rsid w:val="00FA2262"/>
+    <w:rsid w:val="00FB0EA4"/>
+    <w:rsid w:val="00FB1BDB"/>
+    <w:rsid w:val="00FB3F8D"/>
+    <w:rsid w:val="00FC574B"/>
+    <w:rsid w:val="00FC792C"/>
+    <w:rsid w:val="00FD213B"/>
+    <w:rsid w:val="00FD3B1E"/>
+    <w:rsid w:val="00FD7D40"/>
+    <w:rsid w:val="00FE234C"/>
+    <w:rsid w:val="00FE3150"/>
+    <w:rsid w:val="00FE3CF6"/>
+    <w:rsid w:val="00FE3F50"/>
+    <w:rsid w:val="00FE7C8C"/>
+    <w:rsid w:val="00FF16F6"/>
+    <w:rsid w:val="00FF595F"/>
+    <w:rsid w:val="1993578F"/>
+    <w:rsid w:val="25B9AAFE"/>
+    <w:rsid w:val="32AC1BAA"/>
+    <w:rsid w:val="4D0C4A83"/>
+    <w:rsid w:val="5DE69F5A"/>
+    <w:rsid w:val="6F46BF21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1BECEF04"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3FB4C561-9355-4DF4-B65D-1E8A92218F60}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
-    <w:lsdException w:name="header" w:uiPriority="99"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="List Bullet" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:qFormat="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 2" w:qFormat="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="List Bullet 3" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 2" w:qFormat="1"/>
+    <w:lsdException w:name="List Number 3" w:qFormat="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10330,866 +10637,5126 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:aliases w:val="Normal for sensitivity label only do not use"/>
     <w:qFormat/>
-    <w:rsid w:val="00224AA7"/>
+    <w:rsid w:val="00AB426D"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-AU" w:eastAsia="ja-JP"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA527E"/>
+    <w:rsid w:val="009B10A9"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00224AA7"/>
+    <w:rsid w:val="00FE7C8C"/>
     <w:pPr>
       <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="8" w:color="22272B" w:themeColor="text1"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2552"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="0B3F47"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA527E"/>
+    <w:rsid w:val="00510B7D"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2552"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2E808E"/>
+      <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BD18E5"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF6BA9"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepLines/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E95449"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
+      <w:ind w:right="1588"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="260" w:lineRule="exact"/>
+      <w:ind w:right="1588"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CoverHeadingChar">
-[...73 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00A71F2B"/>
+    <w:rsid w:val="00A91604"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFF5F6" w:themeColor="accent6" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFF5F6" w:themeColor="accent6" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFF5F6" w:themeColor="accent6" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFF5F6" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFF5F6" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFF5F6" w:themeColor="accent6" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFF0F2" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="FFF0F2" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="008C369B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B10A9"/>
+    <w:rPr>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="220" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="440" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index3">
+    <w:name w:val="index 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="660" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index4">
+    <w:name w:val="index 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="880" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1100" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index6">
+    <w:name w:val="index 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1320" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index7">
+    <w:name w:val="index 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1540" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index8">
+    <w:name w:val="index 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1760" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index9">
+    <w:name w:val="index 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1980" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007F5D9C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="140" w:after="60"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...67 lines deleted...]
-      <w:lang w:val="en-AU" w:eastAsia="ja-JP"/>
+      <w:noProof/>
+      <w:color w:val="146CFD" w:themeColor="accent3"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003229BC"/>
+    <w:rsid w:val="007F5D9C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...12 lines deleted...]
-    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="146CFD" w:themeColor="accent3"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableText">
-[...3 lines deleted...]
-    <w:rsid w:val="002C2631"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A91604"/>
     <w:pPr>
-      <w:spacing w:before="30" w:after="30" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2552"/>
+        <w:tab w:val="left" w:pos="6237"/>
+        <w:tab w:val="right" w:pos="10206"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-4"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
-[...3 lines deleted...]
-    <w:rsid w:val="00E276CF"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0004413C"/>
     <w:rPr>
-      <w:b/>
-[...102 lines deleted...]
-      <w:sz w:val="12"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A17509"/>
+    <w:rsid w:val="00A91604"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NonTocHeading1">
-[...3 lines deleted...]
-    <w:rsid w:val="00224AA7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentTypeLeft">
+    <w:name w:val="Document Type Left"/>
+    <w:next w:val="Heading1"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00132C9F"/>
     <w:pPr>
-      <w:spacing w:after="140"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:color w:val="004F71" w:themeColor="accent1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:aliases w:val="Italic"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A91604"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:aliases w:val="Bold"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B079F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:color w:val="22272B"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C53C5C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C53C5C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="32"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:rPr>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB426D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+        <w:tab w:val="left" w:pos="2552"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="22272B"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00AB426D"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="22272B"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FE7C8C"/>
+    <w:rPr>
+      <w:color w:val="0B3F47"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00510B7D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2E808E"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AF6BA9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverDate">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E95449"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverSubheading">
-[...25 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:caps/>
-[...4 lines deleted...]
-      <w:lang w:val="en-AU" w:eastAsia="ja-JP"/>
+      <w:i/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coverheadingcoloured">
-[...48 lines deleted...]
-    <w:rsid w:val="00982BE8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...5 lines deleted...]
-      <w:lang w:val="en-AU" w:eastAsia="ja-JP"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00C5405D"/>
+    <w:rsid w:val="00AB426D"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:rFonts w:ascii="Public Sans Light" w:hAnsi="Public Sans Light"/>
+      <w:color w:val="0B3F47"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00C5405D"/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="ArialMT"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="26"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="28"/>
+      </w:numPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contactus">
+    <w:name w:val="Contact us"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C0FEB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="8" w:color="22272B" w:themeColor="text1"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 Accent 2"/>
+    <w:aliases w:val="List Table 3 - Food Authority"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="007E3EC8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="2E808E"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E808E"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="CBEDFD" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBEDFD" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBEDFD" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBEDFD" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBEDFD" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="CBEDFD" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="CBEDFD" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:rPr>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A91604"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocumentIntro">
+    <w:name w:val="Document Intro"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00995848"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0B3F47"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:next w:val="BodyText"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="35"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B86B4A"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0B3F47"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00A91604"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="113" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Descriptor">
+    <w:name w:val="Descriptor"/>
+    <w:next w:val="SecondaryDescriptor"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003970AC"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SecondaryDescriptor">
+    <w:name w:val="Secondary Descriptor"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C27DF"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pulloutquote">
+    <w:name w:val="Pull out quote"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B417B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="8" w:color="0B3F47"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="227" w:right="57"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E808E"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footerwhiteline">
+    <w:name w:val="Footer white line"/>
+    <w:next w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D05BC4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="12" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:pBdr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2NoLine">
+    <w:name w:val="Heading 2 No Line"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B10A9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Smallbodycopy">
+    <w:name w:val="Small body copy"/>
+    <w:basedOn w:val="DocumentTypeLeft"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00516538"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextSemiBold">
+    <w:name w:val="Body Text SemiBold"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:next w:val="BodyText"/>
+    <w:rsid w:val="004B5975"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyTextSemiBoldNoLine">
+    <w:name w:val="Body Text SemiBold No Line"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="004B5975"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000F64E3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000F64E3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D13C1B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubjectLine">
+    <w:name w:val="Subject Line"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B10A9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="8" w:color="22272B" w:themeColor="text1"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10206"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="22272B" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00393526"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="BAECFF" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BAECFF" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BAECFF" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BAECFF" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BAECFF" w:themeColor="accent4" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="BAECFF" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8F8FF" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8F8FF" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00393526"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFF0F2" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFF0F2" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFF0F2" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFF0F2" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFF0F2" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE6EA" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFF0F2" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFAFA" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFAFA" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 Accent 6"/>
+    <w:aliases w:val="List Table 3 - Food Authority 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="002712D5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D1EEEA"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D1EEEA"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D1EEEA"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D1EEEA"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D1EEEA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00393526"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FF6C83" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFAFA" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFAFA" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00393526"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFE6EA" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00393526"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FF6C83" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE6EA" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFAFA" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFAFA" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0059019E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00510B7D"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stepnum2">
-[...7 lines deleted...]
-    <w:uiPriority w:val="22"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="005645B4"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AB426D"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00BE074D"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0079536D"/>
     <w:rPr>
-      <w:color w:val="E87722" w:themeColor="followedHyperlink"/>
+      <w:color w:val="22272B" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...71 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="332147377">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="392974338">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="714817872">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="814375086">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="994458858">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1054886159">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1062561096">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="15694782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="11343243">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="20328371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1152330051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="145517966">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1142577792">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="226768163">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1770202422">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="324168973">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1894538777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="602686696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1738091944">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="652759105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1364788809">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="703602241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1381710553">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="785854814">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1611938524">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="868026844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="328337860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1201160983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1042558364">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1453472866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="500774835">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1672372613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="649747255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1712614485">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1490822679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1757630935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="639000011">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1761179782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="273095071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1774468907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1489131255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2108767815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="669601384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1297294999">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1378512573">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="469517075">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="160707451">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="625888210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1249657902">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="651715087">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1786071413">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="662508788">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1076824636">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="827332694">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1196390006">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1107965320">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2054111635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1115639997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="821434525">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1121069421">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="487594214">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1287928872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1876696869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1379864373">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="856239239">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1480808045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1120227713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1596133227">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="440996344">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1672828634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="93087957">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1794325412">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1372146492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2005349962">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="606623052">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2013485450">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1431045120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2066642476">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1885830446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2067139893">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="588581241">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1762069023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1793212701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1853689943">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1884633777">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1910114879">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1996252497">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foodstandards.gov.au/food-recalls/how-to-recall-food" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foodstandards.gov.au/food-recalls" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foodauthority.nsw.gov.au/news/recalls" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\macleak\AppData\Local\Temp\MicrosoftEdgeDownloads\aff25e12-b99c-4a69-a585-d16d5eff9078\FORM%20template-NSW%20Food%20Authority.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="588DACA0C5894290946AEEE7BA39F08C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{42ACF572-EAD2-467D-BBF5-78EDB28D0083}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="588DACA0C5894290946AEEE7BA39F08C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00194597">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009F655A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Click here to enter Title </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>– 2 lines maximum</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009F655A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00194597">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="215A54B0B8664722B5260967E4C46FD9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C4E02AA8-FA86-4AE2-9C96-32D13BA0806E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="215A54B0B8664722B5260967E4C46FD9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001C27DF">
+            <w:t>Food Authority</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4EF9DBFDF1F44C709C7BB2E16157844D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{763BDC83-9DA5-418B-91BF-DC22A2AAF117}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="4EF9DBFDF1F44C709C7BB2E16157844D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="527DFE5C038745C396E1099923C232C4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{43215892-1D26-4A6C-AF3A-A1D8BA0CDD61}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="527DFE5C038745C396E1099923C232C4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="12A8C7433D3D41DABEF02278E8F7B469"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E0BF02ED-BB7C-4FE8-959E-2B138274657F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="12A8C7433D3D41DABEF02278E8F7B469"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Job description</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0F7DAFF18CAC4A7DA7F71E2C28244342"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{01330D8A-1D56-48E3-B285-A9ECC03E80BF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="0F7DAFF18CAC4A7DA7F71E2C28244342"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A74B1A656DAA4794A3D6E6B8A9FDC45D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BDDC5775-D00E-4707-AAAA-B5DA23B2DB30}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="A74B1A656DAA4794A3D6E6B8A9FDC45D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DF35160CF5694C9CB510DD5F115A3EE9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CBFC5FAB-56C7-439B-8935-0124CC4B265E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="DF35160CF5694C9CB510DD5F115A3EE9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A0999DD2B8184F1284547C4183511F36"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C40647BC-A63C-431F-AF3A-1EC8A04D883A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="A0999DD2B8184F1284547C4183511F36"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1D2D4A6793C942739806D068AE0ACBA3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{46FB30C1-2CD4-45DD-8F6C-154F893DF7B6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="1D2D4A6793C942739806D068AE0ACBA3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8578CE7CAFF746E085B0A96C38E1BD38"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2BBA0F02-F3E8-41D7-8A45-E0399F1DDA51}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="8578CE7CAFF746E085B0A96C38E1BD38"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A2E7F3168EDD4215A70B8595C0CC17DA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{60523BAD-03FF-4A22-B2CB-1A0817530251}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="A2E7F3168EDD4215A70B8595C0CC17DA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="60F9660D79A44559B7543627E530FD05"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{625354B8-3E24-4E8D-817F-35CBB22CEC40}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="60F9660D79A44559B7543627E530FD05"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="77A73910E58946BABCCBE095A0FBCE68"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{801FAF90-B8E6-4196-B024-AC3CF9D62486}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="77A73910E58946BABCCBE095A0FBCE68"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="421658C449F5452E85AB2A5EE1A1B3E5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2645EDCE-D331-485D-BA5B-A07AC5DA2607}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="421658C449F5452E85AB2A5EE1A1B3E5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CD8E3725F9A747ADAACB5843A56F7678"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{232D204F-86F9-4FE4-B732-5F55D9C600D4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="CD8E3725F9A747ADAACB5843A56F7678"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D2402D5300C5495291802052EDA16691"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ADC6915C-8E5F-4117-B527-203B33F9ED21}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="D2402D5300C5495291802052EDA16691"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E6B513706DAD44449F141C147B027260"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59C01494-4977-4BDB-9541-7C14A8437BA6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="E6B513706DAD44449F141C147B027260"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="600236C7EAFE4A3D8EAFA61D3933630D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{18E91667-CEF5-4BC5-864F-F0B59DB057A6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="600236C7EAFE4A3D8EAFA61D3933630D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0C32F9E269514E2292D660819AD86746"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C26D37E3-FD1B-4FDD-9805-AF337EBF1B73}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="0C32F9E269514E2292D660819AD86746"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8FF8151977724EC4BD98F5BC23A3648A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EE94E981-AE16-47A2-ACC3-BE35A16F4315}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="8FF8151977724EC4BD98F5BC23A3648A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BAC1DFADB5404492892F476E6A210996"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F8DEA37E-F24A-436B-9A9E-B4CD5AF5F7A0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="BAC1DFADB5404492892F476E6A210996"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7AE0D0D9BA1048F78B738F9C32F6E98B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A9952E65-8C6D-48E6-B447-B9E931345AAE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="7AE0D0D9BA1048F78B738F9C32F6E98B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="913B0FD5FA194E27976CA68A07E7FD8D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1C2AD70F-5D49-4225-B44F-8BCCE842A66B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="913B0FD5FA194E27976CA68A07E7FD8D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE07C97D6E1B4339A57ABCF473B5813B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1C179A49-E503-4C25-BBE4-5650887648D8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="DE07C97D6E1B4339A57ABCF473B5813B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E7764997CA91499F8F62F67846F091D9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B56FCE92-E0F1-4CF3-AFAA-C2322C0AFEB9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="E7764997CA91499F8F62F67846F091D9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AF97E35EB1674F88A8CD818E66ECB3C6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{91E798DE-C104-4CA1-B556-174D2A04CEA4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="AF97E35EB1674F88A8CD818E66ECB3C6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="58B281A500BA4063908383976CBDA950"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3A2042E9-3DBB-4957-8E5A-5E2B15AA5FA7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="58B281A500BA4063908383976CBDA950"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="63208B942E8243E2896387B1131999E7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95B4A1A0-4B4D-4B05-9D19-473204CBF43F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="63208B942E8243E2896387B1131999E7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7C5C9E1A96FD40D1BAA2AC334D512DB8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9FA360D0-17C7-415C-AB73-C9BA7249D932}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="7C5C9E1A96FD40D1BAA2AC334D512DB8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DD08001982A249779F4FC14FDE25CBF7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{363A3D2D-1A85-49AA-B32D-27B53D0D9CD8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="DD08001982A249779F4FC14FDE25CBF7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E0582B37CCAB43408F33ED27D999F4F4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD7F52DC-4160-4B99-B6FA-A15DD5C5EF08}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="E0582B37CCAB43408F33ED27D999F4F4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EF8F00BFA9024A0A99564C5AF51B2F37"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7442485D-1BC7-4494-B4C1-D55263EE5CE0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="EF8F00BFA9024A0A99564C5AF51B2F37"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E3C0399A651340B69AD1971F1D2F84C3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{74FDB88D-DE11-4139-94EF-F97B38DE4F60}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="E3C0399A651340B69AD1971F1D2F84C3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="77F1D593E6D3466E95338FE0C9996905"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2FC02BA1-F2C3-447B-B1C2-1C15AB80E212}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="77F1D593E6D3466E95338FE0C9996905"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE2FDF3E8BA5419094ED37F00E1DFA0E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0BC3E3D0-68C0-4823-88E5-41415965D6DF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="DE2FDF3E8BA5419094ED37F00E1DFA0E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3079CAA8094A469DB5407E9C9D5F6C6B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{24D5B42F-BE10-4773-AE29-D72DD6324E84}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="3079CAA8094A469DB5407E9C9D5F6C6B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="962E404396364F1A8523108AD35B5285"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{875738C2-73CF-4BC5-825D-4570B2BE83C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="962E404396364F1A8523108AD35B5285"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>First name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8BDD32A6902E4AA6B4FF2F43FBC73679"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8110B37C-03BC-4334-94BB-810BFD32C595}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="8BDD32A6902E4AA6B4FF2F43FBC73679"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F53B54">
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:color w:val="808080"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t>Last name</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3378F603E78641078C31622A10259C82"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1620B973-8DB3-401B-8075-F5B1B4FB34A2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00245D62" w:rsidRDefault="00245D62" w:rsidP="00245D62">
+          <w:pPr>
+            <w:pStyle w:val="3378F603E78641078C31622A10259C82"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00086F0C">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Company]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Public Sans Light">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Public Sans SemiBold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00245D62"/>
+    <w:rsid w:val="001F6314"/>
+    <w:rsid w:val="00245D62"/>
+    <w:rsid w:val="005A2505"/>
+    <w:rsid w:val="0068365B"/>
+    <w:rsid w:val="008A4EA6"/>
+    <w:rsid w:val="009253E5"/>
+    <w:rsid w:val="009E6D02"/>
+    <w:rsid w:val="00CA76B3"/>
+    <w:rsid w:val="00EF45ED"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...16 lines deleted...]
-    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11224,14402 +15791,998 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-  </w:latentStyles>
-[...2676 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D20A12"/>
+    <w:rsid w:val="00245D62"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F1E59A103F3469EA20B5B3BE2459605">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="588DACA0C5894290946AEEE7BA39F08C">
+    <w:name w:val="588DACA0C5894290946AEEE7BA39F08C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AD21AFBF57C4D81AB9CB1918E520976">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="215A54B0B8664722B5260967E4C46FD9">
+    <w:name w:val="215A54B0B8664722B5260967E4C46FD9"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D42F52AD00B4264919EFE5AF48FB1E7">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4EF9DBFDF1F44C709C7BB2E16157844D">
+    <w:name w:val="4EF9DBFDF1F44C709C7BB2E16157844D"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F3A4BAB3A48449F9BCFA1184C9AD5D6">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="527DFE5C038745C396E1099923C232C4">
+    <w:name w:val="527DFE5C038745C396E1099923C232C4"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66705A52FF6E4974AC3BC974784D7A84">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12A8C7433D3D41DABEF02278E8F7B469">
+    <w:name w:val="12A8C7433D3D41DABEF02278E8F7B469"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB759BFC10D34864BC172DAB1E291896">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F7DAFF18CAC4A7DA7F71E2C28244342">
+    <w:name w:val="0F7DAFF18CAC4A7DA7F71E2C28244342"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADD9F6A15FE74A01BBBB3F8D644AA408">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A74B1A656DAA4794A3D6E6B8A9FDC45D">
+    <w:name w:val="A74B1A656DAA4794A3D6E6B8A9FDC45D"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E489B9F9A28B48FF902C25EFEE0CB0FC">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DF35160CF5694C9CB510DD5F115A3EE9">
+    <w:name w:val="DF35160CF5694C9CB510DD5F115A3EE9"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A89A4EF200C4039B2EE6C2822B2553D">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0999DD2B8184F1284547C4183511F36">
+    <w:name w:val="A0999DD2B8184F1284547C4183511F36"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81AB2E8F4FF44506AF853FABBC5752EB">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D2D4A6793C942739806D068AE0ACBA3">
+    <w:name w:val="1D2D4A6793C942739806D068AE0ACBA3"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C84976C06C04185957C1C8AB133A2C2">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8578CE7CAFF746E085B0A96C38E1BD38">
+    <w:name w:val="8578CE7CAFF746E085B0A96C38E1BD38"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B3B327B33604326B3F33F061D42CA77">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2E7F3168EDD4215A70B8595C0CC17DA">
+    <w:name w:val="A2E7F3168EDD4215A70B8595C0CC17DA"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D5B9582F42245648A6426CFB190E001">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60F9660D79A44559B7543627E530FD05">
+    <w:name w:val="60F9660D79A44559B7543627E530FD05"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="434C977EEFEA420890E60ED9560A80B2">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77A73910E58946BABCCBE095A0FBCE68">
+    <w:name w:val="77A73910E58946BABCCBE095A0FBCE68"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="020C49E1D0E4406398009443B8A1B414">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="421658C449F5452E85AB2A5EE1A1B3E5">
+    <w:name w:val="421658C449F5452E85AB2A5EE1A1B3E5"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA8D0DFEF6D647ABA657A5F19F54F3E0">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD8E3725F9A747ADAACB5843A56F7678">
+    <w:name w:val="CD8E3725F9A747ADAACB5843A56F7678"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="664A79D7E1D84319852CCAECB7833A54">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2402D5300C5495291802052EDA16691">
+    <w:name w:val="D2402D5300C5495291802052EDA16691"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF67767DD0634F9E9B0B31EBCD4B61F7">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6B513706DAD44449F141C147B027260">
+    <w:name w:val="E6B513706DAD44449F141C147B027260"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8EF00CD058A4F509D0999C3FED4F654">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="600236C7EAFE4A3D8EAFA61D3933630D">
+    <w:name w:val="600236C7EAFE4A3D8EAFA61D3933630D"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C79897FB7ED42F98A32C565B6C3ECDB">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C32F9E269514E2292D660819AD86746">
+    <w:name w:val="0C32F9E269514E2292D660819AD86746"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0234BA95D8034DD4B931B69C8B467065">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8FF8151977724EC4BD98F5BC23A3648A">
+    <w:name w:val="8FF8151977724EC4BD98F5BC23A3648A"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F305C62E3CBC4D31A0B8810EF092A7CC">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAC1DFADB5404492892F476E6A210996">
+    <w:name w:val="BAC1DFADB5404492892F476E6A210996"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C68323D89064E92B80A09D805FFB0FE">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AE0D0D9BA1048F78B738F9C32F6E98B">
+    <w:name w:val="7AE0D0D9BA1048F78B738F9C32F6E98B"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3C8381185624191B1A3570B6AE285B2">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="913B0FD5FA194E27976CA68A07E7FD8D">
+    <w:name w:val="913B0FD5FA194E27976CA68A07E7FD8D"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="860ACEBA11B042889AE1E226882029ED">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE07C97D6E1B4339A57ABCF473B5813B">
+    <w:name w:val="DE07C97D6E1B4339A57ABCF473B5813B"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B9EAB7F9A7F4C87BC2137E0F5BE0F5B">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7764997CA91499F8F62F67846F091D9">
+    <w:name w:val="E7764997CA91499F8F62F67846F091D9"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F790D3BE023406A9F812B6B5A5A3351">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF97E35EB1674F88A8CD818E66ECB3C6">
+    <w:name w:val="AF97E35EB1674F88A8CD818E66ECB3C6"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB7DEDF95E494B7086B131690BF138DE">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58B281A500BA4063908383976CBDA950">
+    <w:name w:val="58B281A500BA4063908383976CBDA950"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32E6FB80E6014321AB091D8196B04CD6">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63208B942E8243E2896387B1131999E7">
+    <w:name w:val="63208B942E8243E2896387B1131999E7"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="618AD4E4D4FA44DD915B6159C1E486C7">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C5C9E1A96FD40D1BAA2AC334D512DB8">
+    <w:name w:val="7C5C9E1A96FD40D1BAA2AC334D512DB8"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B31F91DB672A4B72A2301A95B0605397">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD08001982A249779F4FC14FDE25CBF7">
+    <w:name w:val="DD08001982A249779F4FC14FDE25CBF7"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA6C14399AA3439D8367F38856742EF9">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0582B37CCAB43408F33ED27D999F4F4">
+    <w:name w:val="E0582B37CCAB43408F33ED27D999F4F4"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D893760A66CF44ABAD67F2516C9B4471">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF8F00BFA9024A0A99564C5AF51B2F37">
+    <w:name w:val="EF8F00BFA9024A0A99564C5AF51B2F37"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2BAEB4364624C9DBD5457A3AAE5DDAC">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3C0399A651340B69AD1971F1D2F84C3">
+    <w:name w:val="E3C0399A651340B69AD1971F1D2F84C3"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E0DCFC923AC4BE2BC48B19E5228037E">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77F1D593E6D3466E95338FE0C9996905">
+    <w:name w:val="77F1D593E6D3466E95338FE0C9996905"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA937EE36E0B4448B32D5167AD2483B1">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE2FDF3E8BA5419094ED37F00E1DFA0E">
+    <w:name w:val="DE2FDF3E8BA5419094ED37F00E1DFA0E"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DC7B147B56C4533B0FEBA94E7E79FD4">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3079CAA8094A469DB5407E9C9D5F6C6B">
+    <w:name w:val="3079CAA8094A469DB5407E9C9D5F6C6B"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="721730478B22460FBB18CB344B95AC5A">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="962E404396364F1A8523108AD35B5285">
+    <w:name w:val="962E404396364F1A8523108AD35B5285"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD3C81D2BA064210AFE29FAE0DDBC460">
-[...1 lines deleted...]
-    <w:rsid w:val="002D0CEE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8BDD32A6902E4AA6B4FF2F43FBC73679">
+    <w:name w:val="8BDD32A6902E4AA6B4FF2F43FBC73679"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33E318B3EC1241AE8403F5FE9FE57C85">
-[...11173 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3378F603E78641078C31622A10259C82">
+    <w:name w:val="3378F603E78641078C31622A10259C82"/>
+    <w:rsid w:val="00245D62"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="NSWFood Colours">
+    <a:clrScheme name="NSWGov Booklet Corporate Feb 2022">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="22272B"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="53565A"/>
+        <a:srgbClr val="D7153A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E87722"/>
+        <a:srgbClr val="002664"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="004F71"/>
+        <a:srgbClr val="002664"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E87722"/>
+        <a:srgbClr val="CBEDFD"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="00AFD7"/>
+        <a:srgbClr val="146CFD"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="00843D"/>
+        <a:srgbClr val="8CE0FF"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="FFC600"/>
+        <a:srgbClr val="495054"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="53565A"/>
+        <a:srgbClr val="FFE6EA"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="004F71"/>
+        <a:srgbClr val="22272B"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="E87722"/>
+        <a:srgbClr val="22272B"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="NSWFood Fonts">
+    <a:fontScheme name="NSWGov Booklet Corporate">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Public Sans SemiBold"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Public Sans Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:txDef>
+      <a:spPr bwMode="auto">
+        <a:noFill/>
+        <a:ln w="6350">
+          <a:solidFill>
+            <a:prstClr val="black"/>
+          </a:solidFill>
+        </a:ln>
+      </a:spPr>
+      <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t" anchorCtr="0">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle/>
+    </a:txDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE 2006"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F17C3E72567AD34C8D7BA4DD581A01E5" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc4aa88cd30053649fcc9898710bbecd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6e66ce1d-554d-4fae-bcdc-2e109579ea6d" xmlns:ns3="c00c0f90-7595-47f2-a4be-5e1bf8cc7eac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88a0ab383e94490e60b5b2e18ea97945" ns2:_="" ns3:_="">
+    <xsd:import namespace="6e66ce1d-554d-4fae-bcdc-2e109579ea6d"/>
+    <xsd:import namespace="c00c0f90-7595-47f2-a4be-5e1bf8cc7eac"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6e66ce1d-554d-4fae-bcdc-2e109579ea6d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6444c108-d34f-4c01-85d9-27842d74072d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c00c0f90-7595-47f2-a4be-5e1bf8cc7eac" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6e66ce1d-554d-4fae-bcdc-2e109579ea6d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{466DC682-7E07-4D99-8A8E-A0ED5F484131}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC59770C-390B-40C4-85AF-F46B217DFF99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6e66ce1d-554d-4fae-bcdc-2e109579ea6d"/>
+    <ds:schemaRef ds:uri="c00c0f90-7595-47f2-a4be-5e1bf8cc7eac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24B288C-C135-45B1-92C2-B4D0016492AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c00c0f90-7595-47f2-a4be-5e1bf8cc7eac"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6e66ce1d-554d-4fae-bcdc-2e109579ea6d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD7B10BB-C326-4559-9372-6EFC559C4C39}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{684008C9-5796-42AB-B99B-0AB29BEBF63D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Technical report - NSW Food Authority</Template>
+  <Template>FORM template-NSW Food Authority.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3705</Characters>
+  <Pages>2</Pages>
+  <Words>627</Words>
+  <Characters>3097</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>110</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company>Business name</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3653</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>2621487</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.foodstandards.gov.au/food-recalls/how-to-recall-food</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983058</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.foodstandards.gov.au/food-recalls</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441881</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.foodauthority.nsw.gov.au/news/recalls</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SYSTEM</dc:creator>
+  <dc:title>Food Recall Action Plan</dc:title>
+  <dc:subject/>
+  <dc:creator>NSW Food Authority</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Report</cp:category>
+  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="VerCheck">
-    <vt:lpwstr>Report based on version v1.2.0a from Technical report - NSW Food Authority.dotm using: 14.0 MS2010</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F17C3E72567AD34C8D7BA4DD581A01E5</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Telephone">
-    <vt:lpwstr>1300 552 406</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Relateddocument0">
+    <vt:lpwstr>, </vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Email">
-    <vt:lpwstr>contact@foodauthority.nsw.gov.au</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="RNSWTypeOfFile">
+    <vt:lpwstr>Word</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="PubCode">
-    <vt:lpwstr>NSW/FA/FI252/1601</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Descriptorversions">
+    <vt:lpwstr>;#None;#</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Date">
-    <vt:lpwstr>January 2016</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Report Date">
+    <vt:filetime>2022-05-25T01:54:04Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>